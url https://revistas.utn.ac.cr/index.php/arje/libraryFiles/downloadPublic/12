--- v0 (2025-10-29)
+++ v1 (2026-08-05)
@@ -1,3999 +1,3634 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="481F4F5C" w14:textId="4FB7F193" w:rsidR="005E575D" w:rsidRDefault="00000000" w:rsidP="008A2881">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6DF8E7EF" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Normas para la presentación de artículos científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E6B2E4" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versión corregida y actualizada — 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D697A12" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La revista recibe artículos científicos en cuatro áreas temáticas: pedagogía, educación técnica, especialidades técnicas y tecnología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427CC295" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>1. Título</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47419C64" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en español</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 14, negrita, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B198AC9" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEE0E6B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...70 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en portugués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AC1111" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicaciones: el título debe pensarse para una audiencia internacional y describir el contenido del artículo con claridad y precisión, de modo que la persona lectora identifique el tema fácilmente. Debe ser breve (se recomienda un máximo de 15 palabras) sin sacrificar la claridad. Evite el uso excesivo de preposiciones y artículos, así como las abreviaturas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341765C2" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>2. Datos de autoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A7A03E" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Alineados a la derecha, Arial 12, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BB190E" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Nombre completo de cada persona autora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BD0035" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Afiliación institucional (universidad o institución de procedencia), ciudad y país</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BDD98E" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Correo electrónico institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084FF06F" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Identificador ORCID (obligatorio para todas las personas autoras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC78F9D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para garantizar la revisión doble ciego, los datos de autoría se incluyen únicamente en la página de presentación, en archivo aparte. El cuerpo del manuscrito debe estar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">anonimizado (sin nombres, </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ORCID</w:t>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autocitas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificables ni metadatos del archivo que revelen la autoría).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDD6A33" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Resumen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28402396" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Resumen (en español)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA1EB1D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C58529" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: el resumen se escribe en un solo párrafo, en tiempo pasado, sin citas, abreviaturas, notas al pie ni referencias bibliográficas. Su extensión es de 150 a 250 palabras e incluye lo más relevante de la investigación, con la siguiente estructura:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519256A0" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>objetivo y alcance de la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76122511" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metodología: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>breve explicación del método y las técnicas utilizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3125016D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>principales resultados alcanzados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B47D00" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discusión: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>interpretación de los hallazgos más relevantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2C50FF" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>hallazgos más sobresalientes, sin generalizaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352C4B56" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F52F017" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificadas, Arial 12, interlineado 1,5, separadas por punto y coma, sin punto final)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD197FF" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: se incluyen cinco palabras clave, en orden alfabético y diferentes de las palabras del título. Se recomienda seleccionarlas del Tesauro de la UNESCO como taxonomía de referencia. Deben reflejar el contenido central del trabajo y facilitar la indización del artículo. No utilice sinónimos entre sí. Indique el país o la nacionalidad cuando el contenido del artículo lo amerite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0474B2F8" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C0CBDC" w14:textId="608FB737" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="59596F91" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al inglés del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5719F3CD" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AAEF6B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al portugués del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAF9D95" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>4. Extensión y formato general</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653D426E" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La extensión total del artículo es de 5000 a 8000 palabras (aproximadamente 15 a 20 páginas), incluidas tablas, figuras y referencias. Todo el documento se presenta en Arial 12, interlineado 1,5, texto justificado, en formato editable (.docx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2A65FA" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>5. Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479716DD" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A54FD79" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La introducción debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798CAE9F" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar el tema de manera clara y coherente, y plantear su contexto general y relevancia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2513F549" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Exponer brevemente los trabajos más relevantes y destacar las contribuciones de otras personas autoras al objeto de estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B5BE2D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Incluir las citas según las normas APA en su edición vigente, debidamente contextualizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4D70DC" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Identificar el problema o la brecha de conocimiento que motiva el estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EF575A" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Destacar la novedad o contribución principal del estudio, así como su importancia y alcance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F6F0B6" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Concluir con una breve descripción de los objetivos de la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7D47DD" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Incluir, si el estudio lo requiere, una aproximación teórica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3AC9A5" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sobre los tiempos verbales: el contexto y el problema se redactan en presente; los antecedentes y lo realizado por otras investigaciones, en pasado o pretérito perfecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C56890C" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>6. Metodología</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED45D7D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04134CDF" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Esta sección es fundamental porque permite a la comunidad científica valorar la validez del estudio y reproducir sus resultados. Debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7378ACEC" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Explicar de qué manera se realizó la investigación y justificar la elección de los métodos empleados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778ED67D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Exponer el enfoque de la investigación (cualitativo, cuantitativo o mixto) y su alcance (exploratorio, descriptivo, correlacional o explicativo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC763E2" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar la población y la muestra (o las personas participantes), con sus criterios de selección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254FB34A" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Describir los instrumentos y las técnicas de recolección de la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9DDDB8" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Detallar el procedimiento seguido y las técnicas de análisis o sistematización de los datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4FD2C2" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Incluir las consideraciones éticas: consentimiento informado y, cuando corresponda, aprobación de un comité de ética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D551A25" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Redactar la sección en tiempo pasado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D8C3BA" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7. Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD97895" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificados, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F3C6F1" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Los resultados deben cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A23EB16" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Responder a las preguntas de investigación o a las hipótesis planteadas con los resultados obtenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFE752B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar los hallazgos de manera objetiva, ordenada y en correspondencia con los objetivos del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E1EC15" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Apoyarse en tablas y figuras para representar los datos, sin duplicar en el texto la información que estas ya muestran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202AA60A" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Redactar los resultados en tiempo pasado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F30A141" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Tablas (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A7095D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de tabla: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es lo primero que aparece (por ejemplo, Tabla 1), en negrita. Numere las tablas en el orden en que se mencionan en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1F0AF4" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F40823" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encabezados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda tabla debe incluir encabezados de columna; se sugiere centrarlos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E8E3DC" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>incluye todas las filas y columnas; puede ir con interlineado sencillo y texto centrado en las celdas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7A2ACB" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>describe contenidos que no se comprenden solo con el título o los datos: abreviaturas, atribución de la fuente (por ejemplo, elaboración propia) o explicaciones con asteriscos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566E50DA" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395B9371" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C8663E" w14:textId="612090B0" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">investigación. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Figuras (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340730B7" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de la figura: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es el primer elemento (por ejemplo, Figura 1), en negrita. Numere las figuras en el orden en que aparecen en el documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E4AE4E" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FFA74C" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imagen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>inserte el gráfico, la fotografía, el dibujo u otra ilustración en resolución adecuada (mínimo 300 dpi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC1FAF5" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>agregue lo que no pueda comprenderse solo con el título o la imagen (definiciones de abreviaturas, atribución de la fuente).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC55582" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesibilidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda figura debe incluir un texto alternativo (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>) que describa su contenido, y la información no debe depender exclusivamente del color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706E2128" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>8. Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFAFFEE" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773925CC" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La discusión debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C093B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar el análisis de los resultados, en correspondencia con los objetivos del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AAFB84" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Interpretar los datos y expresar con claridad las relaciones y extrapolaciones que podrían derivarse de los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7FE40D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Desarrollar los dos elementos centrales de la discusión: qué significan los hallazgos y cómo se relacionan con el conocimiento existente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385C8C2F" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Contrastar los hallazgos con la literatura citada en la introducción, señalando coincidencias y divergencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517AA929" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reconocer las limitaciones del estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B86BAC" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Redactar lo realizado en pasado; las interpretaciones de validez general pueden formularse en presente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6307A742" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>9. Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A87FE5" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificadas, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563F43C4" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las conclusiones deben cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54178C4B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Derivarse directamente del trabajo realizado y de lo expuesto en los resultados y la discusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266E0E23" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar las ideas más relevantes sobre el tema y reflejar el cumplimiento de los objetivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672115FA" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicar cómo el trabajo contribuye o representa un avance en el campo y el objeto de estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B54F9AC" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Sugerir, cuando corresponda, líneas futuras de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FB443B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Evitar conclusiones que no sean consecuencia de lo expuesto, así como la repetición narrativa de los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137551F2" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sobre los tiempos verbales: lo realizado se redacta en pasado; las implicaciones y aportes de validez general, en presente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D56178" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>10. Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1309070C" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...1 lines deleted...]
-        <w:t>Abstract</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sección opcional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para reconocer a quienes contribuyeron a obtener los resultados de la investigación, a los proyectos o entidades que la financiaron y a colegas que revisaron el valor científico del trabajo, entre otros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33600104" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63EB61C3" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6011A7" w14:textId="0513CEA6" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11. Declaraciones obligatorias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9219A5" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Al final del manuscrito, antes de las referencias, se incluyen las siguientes declaraciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEEB0F3" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflictos de interés: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare la existencia o ausencia de conflictos de interés de todas las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F07243B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamiento: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>indique las fuentes de financiamiento de la investigación o declare que no las hubo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6005CFFC" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución de autoría: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>detalle el aporte de cada persona autora según la taxonomía CRediT (conceptualización, metodología, análisis, redacción, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A08ED9B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disponibilidad de datos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>indique dónde pueden consultarse los datos que sustentan los resultados o justifique su restricción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23904534" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de inteligencia artificial: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare si se utilizaron herramientas de IA generativa en la preparación del manuscrito, especificando la herramienta, la versión y el uso dado. Las herramientas de IA no pueden figurar como autoras. La responsabilidad total del contenido recae en las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BB92F6" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aspectos éticos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>cuando la investigación involucre personas, confirme el consentimiento informado y, si corresponde, la aprobación del comité de ética respectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6701D49C" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>12. Citación y referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C465E6E" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Alineadas a la izquierda, Arial 12, interlineado 1,5, con base en el estilo de la American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —APA— en su edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A1822B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Solo se incluirán las fuentes citadas en el texto. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las citas en el texto siguen la forma autor-fecha entre paréntesis, por ejemplo: (Pérez, 2013). Las citas textuales de 40 palabras o menos se integran en el párrafo entre comillas. Las citas textuales de más de 40 palabras se escriben en bloque aparte, con sangría de 1,27 cm, sin comillas, sin cursiva, con el mismo tipo y tamaño de fuente e interlineado 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490B8E27" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las referencias aparecen al final del texto, con sangría francesa y organizadas alfabéticamente por el primer elemento de entrada. Se recomienda el uso de gestores bibliográficos (Zotero, Mendeley, entre otros).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B594289" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>las referencias deben presentar un alto porcentaje de actualidad (últimos 5 años), salvo en las revisiones bibliográficas, que por su naturaleza abarcan un rango temporal amplio, y en las obras clásicas o fundacionales del campo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5A6FD8" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cantidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>se recomienda un mínimo de 25 referencias para artículos derivados de investigación. Los manuscritos con un número sustancialmente menor o mayor serán objeto del análisis editorial respectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A815E6D" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Ejemplos de referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D553CCE" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artículo de revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0A6893" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, A., Apellido, B. y Apellido, C. (2019). Título del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título de la Revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(número), página inicial–página final. https://doi.org/xx.xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5AC305" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro impreso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F854B5" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D67EF1" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD0BF90" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N., &amp; Apellido, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del libro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial. DOI o URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538D009A" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F51D340" w14:textId="58125D2A" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Libro con editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11221339" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. (Ed.). (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6348246F" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con contenido estático</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AA8F0A" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A., Apellido, B., &amp; Apellido, C. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673E4EDE" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con actualizaciones frecuentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C648B7D" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. Recuperado el día de mes de año, de https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18482962" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...367 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Archivo con formato especial dentro de una página web</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23684874" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A. (3 de agosto de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del archivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Archivo de Excel]. Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B0584A" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Periódico en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7237FA07" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. (fecha). Titular del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre del periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. https://www.direccion.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687FD501" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Video de YouTube</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1B67F3" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. [Nombre de usuario]. (fecha). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del video</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Video]. YouTube. https://youtube.com/url-del-video</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356F8DED" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:highlight w:val="white"/>
-[...1399 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entrada de diccionario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A47CDD" w14:textId="77777777" w:rsidR="000F415D" w:rsidRPr="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Real Academia Española. (2014). Revista. En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:i/>
-        </w:rPr>
-[...321 lines deleted...]
-        <w:r>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diccionario de la lengua española</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (23.ª). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="000F415D">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://url.com</w:t>
+          <w:t>https://dle.rae.es/revista</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C0AA0E1" w14:textId="77777777" w:rsidR="005E575D" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="36D5772B" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...186 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Comunicación personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226E3F77" w14:textId="77777777" w:rsidR="005E575D" w:rsidRDefault="00000000">
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="36498AA8" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se consideran comunicaciones personales las cartas privadas, notas, correos electrónicos, mensajes de grupos de discusión privados o no archivados, entrevistas personales, conversaciones telefónicas y similares. Como no es posible que la persona lectora acceda a estos datos para corroborarlos, las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Asimismo, se debe citar las comunicaciones personales que tengan relevancia académica, de tal manera que se proporciona el apellido e iniciales del comunicador, y una fecha lo más exacta posible.</w:t>
-[...34 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+        <w:t>comunicaciones personales se citan en el texto, pero no se incluyen en la lista de referencias. Se proporciona la inicial y el apellido de quien comunica y una fecha lo más exacta posible. Ejemplo: (D. M. Sánchez, comunicación personal, 28 de septiembre de 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E59274C" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>13. Lista de verificación previa al envío</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D456765" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El manuscrito respeta la extensión, el formato y la estructura indicados en estas normas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9C9742" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El título aparece en español, inglés y portugués; el resumen y las palabras clave, en los tres idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1463ABB3" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El cuerpo del manuscrito está anonimizado para la revisión doble ciego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBEBB02" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Todas las citas del texto aparecen en las referencias y viceversa, en estilo APA vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0619126C" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las tablas y figuras están numeradas, tituladas, referidas en el texto e incluyen texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE472C8" w14:textId="77777777" w:rsidR="006D13F0" w:rsidRPr="000F415D" w:rsidRDefault="007E3C38">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se incluyen las declaraciones obligatorias (conflictos de interés, financiamiento, contribución de autoría, disponibilidad de datos, uso de IA y aspectos éticos).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006D13F0" w:rsidRPr="000F415D">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58F0AA12" w14:textId="77777777" w:rsidR="002E4598" w:rsidRDefault="002E4598">
+    <w:p w14:paraId="7B422E58" w14:textId="77777777" w:rsidR="007E3C38" w:rsidRDefault="007E3C38" w:rsidP="000F415D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A1A0D38" w14:textId="77777777" w:rsidR="002E4598" w:rsidRDefault="002E4598">
+    <w:p w14:paraId="486FBC84" w14:textId="77777777" w:rsidR="007E3C38" w:rsidRDefault="007E3C38" w:rsidP="000F415D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Noto Sans Symbols">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{84F9032C-F90C-4B10-9366-AE970DBE6EC6}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{C7AD033A-39F7-4AD7-8A03-4C7808A0AD43}"/>
-[...15 lines deleted...]
-    <w:embedBold r:id="rId5" w:fontKey="{1B287261-B465-4AE3-B151-21D6E21B17F4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A1D90C2" w14:textId="5D17CA8A" w:rsidR="005E575D" w:rsidRDefault="005E575D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="179867137"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7FC40FFA" w14:textId="380A7CA4" w:rsidR="000F415D" w:rsidRDefault="000F415D" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="54814F17" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
     <w:pPr>
-      <w:pBdr>
-[...14 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3B475BB6" w14:textId="4F8A17FF" w:rsidR="005E575D" w:rsidRDefault="008A2881">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="-1077820706"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="197BD949" w14:textId="0B8E05E0" w:rsidR="000F415D" w:rsidRDefault="000F415D" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0471B6BB" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D" w:rsidP="000F415D">
     <w:pPr>
-      <w:pBdr>
-[...13 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6AE0BDFB" w14:textId="77777777" w:rsidR="007E3C38" w:rsidRDefault="007E3C38" w:rsidP="000F415D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="54690826" w14:textId="77777777" w:rsidR="007E3C38" w:rsidRDefault="007E3C38" w:rsidP="000F415D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16A64CE3" w14:textId="31F4C037" w:rsidR="000F415D" w:rsidRDefault="000F415D">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FC77BA8" wp14:editId="08E44688">
-[...2 lines deleted...]
-          <wp:docPr id="889775285" name="Imagen 3" descr="Dibujo con letras blancas&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1925B013" wp14:editId="0E0C4636">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5246703</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-33655</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="705202" cy="705202"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="820451945" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="889775285" name="Imagen 3" descr="Dibujo con letras blancas&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="820451945" name="Imagen 820451945"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1062387" cy="371836"/>
+                    <a:ext cx="705202" cy="705202"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...110 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C884006" wp14:editId="2DD74419">
-[...10 lines deleted...]
-          <wp:docPr id="2032925047" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41D6899B" wp14:editId="7AB3EC58">
+          <wp:extent cx="896601" cy="672451"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
+          <wp:docPr id="103855755" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2032925047" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-[...77 lines deleted...]
-                  <pic:cNvPr id="1502818213" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="103855755" name="Imagen 103855755"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="873549" cy="672894"/>
+                    <a:ext cx="921384" cy="691038"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="248BA916" w14:textId="77777777" w:rsidR="008A2881" w:rsidRDefault="008A2881">
+  <w:p w14:paraId="5B08C881" w14:textId="77777777" w:rsidR="000F415D" w:rsidRDefault="000F415D">
     <w:pPr>
-      <w:pBdr>
-[...13 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11035FF6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1EC06116"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C32E77C6"/>
+    <w:lvl w:ilvl="0" w:tplc="6EE4A400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="0F28E072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="F92833F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="387E9CC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="AC604F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="3C3ACA76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="8F009672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="7" w:tplc="27961C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="8" w:tplc="76B81064">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F822CB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DF028DC"/>
+    <w:lvl w:ilvl="0" w:tplc="F4C84178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...2 lines deleted...]
-      <w:lvlText w:val="▪"/>
+    <w:lvl w:ilvl="1" w:tplc="F15C0972">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...2 lines deleted...]
-      <w:lvlText w:val="●"/>
+    <w:lvl w:ilvl="2" w:tplc="BB94CDEA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="3" w:tplc="05D07EE2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...2 lines deleted...]
-      <w:lvlText w:val="▪"/>
+    <w:lvl w:ilvl="4" w:tplc="2C229DA4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4B00C26E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="74823B78">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F022D7AC">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C1CD308">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="631062903">
+  <w:num w:numId="1" w16cid:durableId="1435593914">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="456144795">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:embedTrueTypeFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="143"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E575D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008A2881"/>
+    <w:rsidRoot w:val="006D13F0"/>
+    <w:rsid w:val="000F415D"/>
+    <w:rsid w:val="006D13F0"/>
+    <w:rsid w:val="007E3C38"/>
+    <w:rsid w:val="00F529E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{54F43DC5-376F-441F-B7F8-FFF94DF881B6}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="07326E2D"/>
+  <w15:docId w15:val="{3FD8FDA6-B98E-6C4D-B10A-05FBBBA515C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4337,723 +3972,323 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="300" w:after="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo3Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo4Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo5Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...22 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...158 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fuerte1">
+    <w:name w:val="Fuerte1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...48 lines deleted...]
-      <w:lang w:val="es-CR"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F415D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:uiPriority w:val="21"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000F415D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
-[...23 lines deleted...]
-    <w:name w:val="Cita destacada Car"/>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Citadestacada"/>
-[...21 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F415D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081352C"/>
+    <w:rsid w:val="000F415D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0081352C"/>
-[...87 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000F415D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.direccion.de/recuperacion-para-el-lector/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/cultura?m=form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/url-del-video" TargetMode="External"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/revista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5110,51 +4345,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5218,65 +4453,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5297,84 +4532,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1830</Words>
-  <Characters>10197</Characters>
+  <Words>1950</Words>
+  <Characters>11433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>212</Lines>
-  <Paragraphs>136</Paragraphs>
+  <Lines>571</Lines>
+  <Paragraphs>290</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11891</CharactersWithSpaces>
+  <CharactersWithSpaces>13093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Andrea Méndez</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>