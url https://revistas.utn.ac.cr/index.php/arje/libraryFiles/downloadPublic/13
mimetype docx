--- v0 (2025-10-29)
+++ v1 (2026-08-05)
@@ -1,3451 +1,3303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72DFCB7C" w14:textId="77777777" w:rsidR="007445DB" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="70ADA011" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Normas para la presentación de ensayos académicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE29A18" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versión corregida y actualizada — 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433E768A" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La revista recibe ensayos académicos en cuatro áreas temáticas: pedagogía, educación técnica, especialidades técnicas y tecnología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E567495" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>1. ¿Qué entiende la revista por ensayo académico?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C359E9" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El ensayo académico es un texto argumentativo o reflexivo original, en el que la persona autora sostiene una tesis explícita y discutible sobre un tema de su área, la desarrolla mediante argumentos sustentados en fuentes confiables y asume una postura crítica propia en diálogo con la literatura. A diferencia del artículo científico, no reporta resultados de una investigación empírica ni requiere una sección de metodología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125D1B0F" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>No se aceptan como ensayos académicos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E3D901" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Compilaciones o resúmenes bibliográficos sin una posición propia de la autoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7808CAEF" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Textos de opinión sin sustento en fuentes académicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045E2F49" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reportes de investigación empírica (estos corresponden a la modalidad de artículo científico).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C48ABC2" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>2. Título</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF1F9B4" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en español</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 14, negrita, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3005727E" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C06083D" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en portugués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E76FC66" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicaciones: el título debe describir el contenido del ensayo con claridad y precisión, de modo que la persona lectora identifique el tema —y, de ser posible, la postura— </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>fácilmente. Debe ser breve (se recomienda un máximo de 15 palabras) sin sacrificar la claridad. Evite el uso excesivo de preposiciones y artículos, así como las abreviaturas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BDD900" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>3. Datos de autoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3AD042" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Alineados a la derecha, Arial 12, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E544619" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Nombre completo de cada persona autora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121209EC" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Afiliación institucional (universidad o institución de procedencia), ciudad y país</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5913583B" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Correo electrónico institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562CC3CC" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Identificador ORCID (obligatorio para todas las personas autoras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E604653" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para garantizar la revisión doble ciego, los datos de autoría se incluyen únicamente en la página de presentación, en archivo aparte. El cuerpo del manuscrito debe estar anonimizado (sin nombres, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autocitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificables ni metadatos del archivo que revelen la autoría).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E769022" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Resumen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458421BF" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Resumen (en español)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790F7B78" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620097B0" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: el resumen se escribe en un solo párrafo, en tiempo presente, sin citas, abreviaturas, notas al pie ni referencias bibliográficas. Su extensión es de 150 a 250 palabras e incluye lo más relevante del ensayo, con la siguiente estructura:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC826C2" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>tema central, tesis o postura que se sostiene y finalidad del ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5883C8ED" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Desarrollo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>enfoque o perspectiva adoptada y argumentos principales que se desarrollan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C00DE1" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>principales aportes o reflexiones del ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE14C27" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A333EB8" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificadas, Arial 12, interlineado 1,5, separadas por punto y coma, sin punto final)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFA0EC7" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: se incluyen cinco palabras clave, en orden alfabético y diferentes de las palabras del título. Se recomienda seleccionarlas del Tesauro de la UNESCO como taxonomía de referencia. Deben reflejar el contenido central del trabajo y facilitar la indización del ensayo. No utilice sinónimos entre sí. Indique el país o la nacionalidad cuando el contenido del ensayo lo amerite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6615E4BF" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="70F56859" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al inglés del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B10CEE" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5049BDD5" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al portugués del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38047723" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>5. Extensión y formato general</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5B3CA1" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La extensión total del ensayo es de 3000 a 6000 palabras (aproximadamente 10 a 15 páginas), incluidas tablas, figuras y referencias. Todo el documento se presenta en Arial 12, interlineado 1,5, texto justificado, en formato editable (.docx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D31A7D5" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sobre los tiempos verbales en todo el ensayo: el tiempo base es el presente, propio del género argumentativo (la tesis y los argumentos se sostienen ahora). El pasado se reserva para referir estudios previos, hechos históricos o procesos concluidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65006AD2" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>6. Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0EEF53" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440038B7" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La introducción debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578C9E18" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar el tema del ensayo de manera clara y estructurada, con su contexto y su relevancia para el área temática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4899E1D9" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Formular una tesis explícita, discutible y original: la postura que el ensayo defenderá.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527A2795" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicar la finalidad del ensayo y, si se desea, anticipar la línea argumentativa que seguirá el desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334D7298" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Incluir las citas necesarias (según las normas APA en su edición vigente), contextualizadas dentro del texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D320789" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>7. Desarrollo del tema</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4357F633" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificado, Arial 12, interlineado 1,5. Los subtítulos, si se utilizan, no se numeran)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208CDDCB" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El desarrollo debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5725715D" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Exponer el tema mediante argumentos y reflexiones sustentados en fuentes confiables (libros, artículos académicos, investigaciones previas), citadas según APA vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527AD49A" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Mantener una relación explícita y sostenida entre cada argumento y la tesis del ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3AED4A" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Abordar el tema con análisis crítico, evidencia sólida y argumentos bien desarrollados, no con mera exposición o resumen de fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AE0573" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reconocer posiciones contrarias o alternativas y refutarlas o matizarlas con argumentos (contraargumentación).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7713F73F" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Desarrollar la discusión de las ideas con claridad, mediante una progresión lógica y transiciones que den cohesión al texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5401305C" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Emplear la voz autoral con responsabilidad: el ensayo admite la primera persona, siempre que la postura se sustente en evidencia y no en la sola opinión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA918A8" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Tablas (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E23B9B4" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de tabla: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es lo primero que aparece (por ejemplo, Tabla 1), en negrita. Numere las tablas en el orden en que se mencionan en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B97EB9C" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E368282" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encabezados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda tabla debe incluir encabezados de columna; se sugiere centrarlos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C398FF6" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>incluye todas las filas y columnas; puede ir con interlineado sencillo y texto centrado en las celdas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7754CF4B" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>describe contenidos que no se comprenden solo con el título o los datos: abreviaturas, atribución de la fuente (por ejemplo, elaboración propia) o explicaciones con asteriscos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA164EA" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Figuras (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A91171" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de la figura: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es el primer elemento (por ejemplo, Figura 1), en negrita. Numere las figuras en el orden en que aparecen en el documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760EEADF" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35557083" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Imagen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>inserte el gráfico, la fotografía, el dibujo u otra ilustración en resolución adecuada (mínimo 300 dpi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CA230A" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>agregue lo que no pueda comprenderse solo con el título o la imagen (definiciones de abreviaturas, atribución de la fuente).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAEFB1E" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesibilidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda figura debe incluir un texto alternativo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>) que describa su contenido, y la información no debe depender exclusivamente del color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E4887D" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>8. Conclusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B54EE0B" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243CCC2D" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La conclusión debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B71AC52" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Derivarse de la argumentación presentada a lo largo del ensayo, sin introducir argumentos nuevos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EC94B0" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar las ideas más relevantes sobre el tema y sintetizar la línea argumentativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2911080B" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reafirmar la tesis a la luz de lo argumentado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6E5B40" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Plantear, si es pertinente, preguntas abiertas, reflexiones adicionales o proyecciones del tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAF6424" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>9. Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA19444" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sección opcional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para reconocer a quienes contribuyeron a la elaboración del ensayo, a los proyectos o entidades que apoyaron el trabajo y a colegas que revisaron su valor académico, entre otros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4EF0BE" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC1D0B7" w14:textId="7D87BC47" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10. Declaraciones obligatorias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F70D86B" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Al final del manuscrito, antes de las referencias, se incluyen las siguientes declaraciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472B55D7" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflictos de interés: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare la existencia o ausencia de conflictos de interés de todas las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6488F231" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamiento: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>indique las fuentes de financiamiento del trabajo o declare que no las hubo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C040E0" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución de autoría: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>cuando el ensayo tenga más de una persona autora, detalle el aporte de cada una según la taxonomía CRediT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E85D3FA" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de inteligencia artificial: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare si se utilizaron herramientas de IA generativa en la preparación del manuscrito, especificando la herramienta, la versión y el uso dado. Las herramientas de IA no pueden figurar como autoras. La responsabilidad total del contenido y de la argumentación recae en las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F21E860" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>11. Citación y referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DC7A74" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Alineadas a la izquierda, Arial 12, interlineado 1,5, con base en el estilo de la American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —APA— en su edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5263DF" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo se incluirán las fuentes citadas en el texto. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las citas en el texto siguen la forma autor-fecha entre paréntesis, por ejemplo: (Pérez, 2013). Las citas textuales de 40 palabras o menos se integran en el párrafo entre comillas. Las citas textuales de más de 40 palabras se escriben en bloque aparte, con sangría de 1,27 cm, sin comillas, sin cursiva, con el mismo tipo y tamaño de fuente e interlineado 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CE308A" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Las referencias aparecen al final del texto, con sangría francesa y organizadas alfabéticamente por el primer elemento de entrada. Se recomienda el uso de gestores bibliográficos (Zotero, Mendeley, entre otros).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F28DF66" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>las referencias deben presentar un alto porcentaje de actualidad (últimos 5 años). En el género ensayo se admite —y se valora— el diálogo con obras clásicas o fundacionales del campo, que quedan exceptuadas de este criterio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0F078C" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cantidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>se recomienda un mínimo de 20 referencias, acorde con la naturaleza dialógica del ensayo académico. Los manuscritos con un número sustancialmente menor serán objeto del análisis editorial respectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A1683E" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Ejemplos de referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E68D22" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artículo de revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC0FCD0" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, A., Apellido, B. y Apellido, C. (2019). Título del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título de la Revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(número), página inicial–página final. https://doi.org/xx.xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AF7886" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro impreso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AF9907" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368E6E0C" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1120874C" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apellido, N.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del libro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial. DOI o URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F32648" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro con editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3610706C" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. (Ed.). (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB5B807" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con contenido estático</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6961A162" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apellido, A., Apellido, B.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido, C. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61791952" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con actualizaciones frecuentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCD4E21" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Apellido, A. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. Recuperado el día de mes de año, de https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483B450B" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Archivo con formato especial dentro de una página web</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D496FB" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A. (3 de agosto de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del archivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Archivo de Excel]. Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB0E8D0" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Periódico en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE02DEF" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. (fecha). Titular del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre del periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. https://www.direccion.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164EF069" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Video de YouTube</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D69A3AA" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. [Nombre de usuario]. (fecha). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del video</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Video]. YouTube. https://youtube.com/url-del-video</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B8A174" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRPr="002264F0" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entrada de diccionario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F41FD2" w14:textId="614AEA87" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Real Academia Española. (2014). Revista. En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diccionario de la lengua española</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (23.ª). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009D082B">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://dle.rae.es/revista</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51756F83" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comunicación personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2143E595" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se consideran comunicaciones personales las cartas privadas, notas, correos electrónicos, mensajes de grupos de discusión privados o no archivados, entrevistas personales, conversaciones telefónicas y similares. Como no es posible que la persona lectora acceda a estos datos para corroborarlos, las comunicaciones personales se citan en el texto, pero no se incluyen en la lista de referencias. Se proporciona la inicial y el apellido de quien comunica y una fecha lo más exacta posible. Ejemplo: (D. M. Sánchez,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comunicación personal, 28 de septiembre de 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1C4CA6" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Título en español, centrado, Arial 14, interlineado 1,5</w:t>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...267 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CB5BAC" w14:textId="5FDC8662" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">que se desarrollan en el ensayo. </w:t>
-[...2239 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+        <w:t>12. Lista de verificación previa al envío</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4888A775" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El manuscrito corresponde al género ensayo académico: sostiene una tesis explícita y discutible mediante argumentación, y no reporta resultados de investigación empírica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8D0267" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El manuscrito respeta la extensión (3000–6000 palabras), el formato y la estructura indicados en estas normas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A20D85" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El título aparece en español, inglés y portugués; el resumen y las palabras clave, en los tres idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ED9AEF" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El cuerpo del manuscrito está anonimizado para la revisión doble ciego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5D80B6" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Todas las citas del texto aparecen en las referencias y viceversa, en estilo APA vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701FC7AA" w14:textId="77777777" w:rsidR="006C48A0" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las tablas y figuras, si las hay, están numeradas, tituladas, referidas en el texto e incluyen texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E11B13F" w14:textId="1527B2A1" w:rsidR="00F01B3D" w:rsidRPr="00F01B3D" w:rsidRDefault="00B368EE" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se incluyen las declaraciones obligatorias (conflictos de interés, financiamiento, contribución de autoría y uso de IA).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F01B3D" w:rsidRPr="00F01B3D">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02A5C1DC" w14:textId="77777777" w:rsidR="004C7717" w:rsidRDefault="004C7717">
+    <w:p w14:paraId="0EC29DAD" w14:textId="77777777" w:rsidR="00B368EE" w:rsidRDefault="00B368EE" w:rsidP="00F01B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="333B53CD" w14:textId="77777777" w:rsidR="004C7717" w:rsidRDefault="004C7717">
+    <w:p w14:paraId="1A10B86A" w14:textId="77777777" w:rsidR="00B368EE" w:rsidRDefault="00B368EE" w:rsidP="00F01B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Noto Sans Symbols">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{11CA2A15-A5CA-489F-AB84-DD5365F7E8FA}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{1E246A88-2B3D-464C-A979-D26DC55116EA}"/>
-[...15 lines deleted...]
-    <w:embedBold r:id="rId5" w:fontKey="{52388147-CE3F-40ED-809B-6C002238C769}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68AD787D" w14:textId="77777777" w:rsidR="007445DB" w:rsidRPr="00445D60" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="1764567571"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="33F9437D" w14:textId="74BDE8BE" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0AD54D0B" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
     <w:pPr>
-      <w:pBdr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
+      <w:id w:val="-400906785"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="11055749" w14:textId="64322DFD" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="60680143" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D" w:rsidP="00F01B3D">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
     </w:pPr>
-    <w:r w:rsidRPr="00445D60">
-[...39 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="61F44D3E" w14:textId="620D9C77" w:rsidR="007445DB" w:rsidRDefault="00445D60">
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="481D3645" w14:textId="77777777" w:rsidR="00B368EE" w:rsidRDefault="00B368EE" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5FB9F2BC" w14:textId="77777777" w:rsidR="00B368EE" w:rsidRDefault="00B368EE" w:rsidP="00F01B3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03D4FFE5" w14:textId="51BADC90" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D">
     <w:pPr>
-      <w:pBdr>
-[...13 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F385B85" wp14:editId="47C396E2">
-[...2 lines deleted...]
-          <wp:docPr id="1170679058" name="Imagen 3" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="089F44AC" wp14:editId="21B712FF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5237825</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-33655</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="705202" cy="705202"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="820451945" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1170679058" name="Imagen 3" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="820451945" name="Imagen 820451945"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1188521" cy="415982"/>
+                    <a:ext cx="705202" cy="705202"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...47 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34ED55D1" wp14:editId="5494664F">
-[...10 lines deleted...]
-          <wp:docPr id="1427896988" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38CB5FA1" wp14:editId="0B0525BC">
+          <wp:extent cx="896601" cy="672451"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
+          <wp:docPr id="103855755" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1427896988" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-[...52 lines deleted...]
-                  <pic:cNvPr id="190230303" name="Imagen 1" descr="Imagen que contiene Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="103855755" name="Imagen 103855755"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="992458" cy="764193"/>
+                    <a:ext cx="921384" cy="691038"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="39DDE0B7" w14:textId="77777777" w:rsidR="007445DB" w:rsidRDefault="007445DB">
+  <w:p w14:paraId="57B21456" w14:textId="77777777" w:rsidR="00F01B3D" w:rsidRDefault="00F01B3D">
     <w:pPr>
-      <w:pBdr>
-[...13 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C95CBA"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="360F2C22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF0EF4A8"/>
+    <w:lvl w:ilvl="0" w:tplc="82465CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F2B6B14A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F01E4B88">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F9A27710">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="009CD380">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="73EA32E8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65BA0658">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A3D82D16">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0BC8494A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72782B69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48763AA2"/>
+    <w:lvl w:ilvl="0" w:tplc="B3D685BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="D63C4722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="51A21924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F6ACD86C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="2090AD12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="2EE0C762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="B3C8A8B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="7" w:tplc="B644069A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="8" w:tplc="7F1A8CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...58 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1469862651">
+  <w:num w:numId="1" w16cid:durableId="561142259">
     <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="93210147">
+  <w:num w:numId="2" w16cid:durableId="1759280290">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:embedTrueTypeFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="143"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007445DB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007445DB"/>
+    <w:rsidRoot w:val="006C48A0"/>
+    <w:rsid w:val="006C48A0"/>
+    <w:rsid w:val="00B368EE"/>
+    <w:rsid w:val="00F01B3D"/>
+    <w:rsid w:val="00F529E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{54F43DC5-376F-441F-B7F8-FFF94DF881B6}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3F44A2CF"/>
+  <w15:docId w15:val="{3FD8FDA6-B98E-6C4D-B10A-05FBBBA515C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3789,709 +3641,323 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="300" w:after="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo3Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo4Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo5Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...22 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...158 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fuerte1">
+    <w:name w:val="Fuerte1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...48 lines deleted...]
-      <w:lang w:val="es-CR"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
-[...4 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
-[...6 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
-[...4 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-      <w:lang w:val="es-CR"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciaintensa">
-[...4 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081352C"/>
+    <w:rsid w:val="00F01B3D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0081352C"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F01B3D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081352C"/>
+    <w:rsid w:val="00F01B3D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0081352C"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F01B3D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
-[...11 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009219A7"/>
-[...26 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F01B3D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.direccion.de/recuperacion-para-el-lector/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/cultura?m=form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/url-del-video" TargetMode="External"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/revista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4548,51 +4014,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4656,65 +4122,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4735,84 +4201,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9177</Characters>
+  <Pages>10</Pages>
+  <Words>1799</Words>
+  <Characters>10548</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>116</Paragraphs>
+  <Lines>527</Lines>
+  <Paragraphs>268</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10723</CharactersWithSpaces>
+  <CharactersWithSpaces>12079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Andrea Méndez</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>