--- v0 (2025-10-29)
+++ v1 (2026-08-05)
@@ -1,3844 +1,3615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="476AB177" w14:textId="77777777" w:rsidR="00491577" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2C1D4E5C" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Normas para la presentación de revisiones bibliográficas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B53F284" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versión 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8B9CA6" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La revista recibe revisiones bibliográficas en cuatro áreas temáticas: pedagogía, educación técnica, especialidades técnicas y tecnología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D057F52" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>1. ¿Qué entiende la revista por revisión bibliográfica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F23FA9" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La revisión bibliográfica es un texto académico que analiza, sintetiza y evalúa críticamente la producción científica existente sobre un tema, con el fin de establecer el estado del conocimiento, identificar tendencias, debates y vacíos, y orientar futuras investigaciones. La revista acepta dos modalidades:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56810C30" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisión sistemática: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>sigue un protocolo explícito y reproducible de búsqueda, selección y análisis de las fuentes (se recomienda la declaración PRISMA como referencia), con criterios de inclusión y exclusión definidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBD6674" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisión narrativa o de estado del arte: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>ofrece una panorámica crítica y organizada del conocimiento sobre el tema; aunque no exige un protocolo sistemático, debe explicitar cómo se seleccionaron las fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101041E4" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>No se aceptan como revisiones bibliográficas los listados o resúmenes de fuentes sin análisis ni síntesis crítica, ni los marcos teóricos extraídos de tesis sin elaboración propia para el formato de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABC81D2" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>2. Título</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD45C3" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en español</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 14, negrita, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F9EF9B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4469D5C4" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en portugués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3A8C7B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Indicaciones: el título debe describir el contenido de la revisión con claridad y precisión, de modo que la persona lectora identifique el tema fácilmente. Debe ser breve (se recomienda un máximo de 15 palabras) sin sacrificar la claridad. Evite el uso excesivo de preposiciones y artículos, así como las abreviaturas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002C2115" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se recomienda que el título explicite la modalidad cuando corresponda (por ejemplo: «...: una revisión sistemática» o «...: estado del arte»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FDC04D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>3. Datos de autoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC7211E" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Alineados a la derecha, Arial 12, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4E4747" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Nombre completo de cada persona autora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C113E4B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Afiliación institucional (universidad o institución de procedencia), ciudad y país</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8F925E" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Correo electrónico institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEF1929" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Identificador ORCID (obligatorio para todas las personas autoras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A4FADC" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para garantizar la revisión doble ciego, los datos de autoría se incluyen únicamente en la página de presentación, en archivo aparte. El cuerpo del manuscrito debe estar anonimizado (sin nombres, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autocitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificables ni metadatos del archivo que revelen la autoría).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21388FE8" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Resumen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F583C9" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Resumen (en español)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CD7AF5" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF2C0AC" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: el resumen se escribe en un solo párrafo, en tiempo pasado, sin citas, abreviaturas, notas al pie ni referencias bibliográficas. Su extensión es de 150 a 250 palabras, con la siguiente estructura:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED6851D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...68 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>tema, justificación y objetivo de la revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BD8254" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Metodología: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>modalidad de revisión, bases de datos consultadas, período cubierto y criterios de selección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3D8D5B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>principales hallazgos, tendencias o categorías identificadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7764C8C7" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>aportes de la revisión y vacíos identificados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707769B5" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301F48DB" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificadas, Arial 12, interlineado 1,5, separadas por punto y coma, sin punto final)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3AB607" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: se incluyen cinco palabras clave, en orden alfabético y diferentes de las palabras del título. Se recomienda seleccionarlas del Tesauro de la UNESCO como taxonomía de referencia. Deben reflejar el contenido central del trabajo y facilitar la indización de la revisión. No utilice sinónimos entre sí. Indique el país o la nacionalidad cuando el contenido lo amerite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5665F46C" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ORCID</w:t>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="205EB0D2" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al inglés del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB23D1B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDF2654" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al portugués del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECE1F30" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>5. Extensión y formato general</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648F3087" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La extensión total de la revisión es de 5000 a 8000 palabras (aproximadamente 15 a 20 páginas), incluidas tablas, figuras y referencias. Todo el documento se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>presenta en Arial 12, interlineado 1,5, texto justificado, en formato editable (.docx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64459ECE" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>6. Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEA3706" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4DDA7C" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La introducción debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC3CA2C" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar el tema, su contexto y su relevancia para el área temática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282FCEE1" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Justificar la necesidad de la revisión: por qué es oportuno sintetizar el conocimiento sobre este tema ahora (ausencia de revisiones previas, revisiones desactualizadas, debates abiertos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D205FDC" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Formular con claridad la pregunta o las preguntas que orientan la revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0A57C1" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Enunciar el objetivo y el alcance de la revisión (temático, temporal, geográfico o de tipo de fuentes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD58957" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Incluir las citas necesarias según las normas APA vigentes, debidamente contextualizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24029C9C" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>7. Metodología de la revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133EC386" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DF9DA8" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Esta sección garantiza la transparencia y, en las revisiones sistemáticas, la reproducibilidad del proceso. Debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B015CA" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicar la modalidad de la revisión (sistemática o narrativa/estado del arte) y el enfoque de análisis adoptado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7840C577" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Especificar las bases de datos y fuentes consultadas (por ejemplo: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>, SciELO, Redalyc, ERIC, Dialnet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E45353" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Detallar los términos y las cadenas de búsqueda utilizados, así como los idiomas considerados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5D82FA" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Definir el período temporal cubierto y justificarlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477672E8" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Explicitar los criterios de inclusión y exclusión de los documentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26231011" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Describir el proceso de selección y depuración (número de documentos identificados, filtrados e incluidos). En las revisiones sistemáticas se recomienda presentar el diagrama de flujo PRISMA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2C113A" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicar cómo se organizó y analizó la información (categorías, matriz de análisis, software de apoyo si lo hubo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779DA89F" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Redactar la sección en tiempo pasado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765AD1B2" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>8. Desarrollo y resultados de la revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152B961F" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificados, Arial 12, interlineado 1,5. Los subtítulos, si se utilizan, no se numeran)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442AF1DD" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Esta sección debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8D7384" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Organizar los hallazgos según un criterio explícito (temático, cronológico, metodológico o por corrientes), coherente con la pregunta de revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53956CB0" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Sintetizar críticamente las fuentes: comparar, contrastar y relacionar los estudios entre sí, no resumirlos uno por uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26777EB2" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Identificar tendencias, consensos, debates y contradicciones en la literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51443593" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Señalar los vacíos de conocimiento y las limitaciones metodológicas de los estudios revisados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C82A1C" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Apoyarse en tablas y figuras (matrices de análisis, mapas de la literatura, diagramas de flujo) cuando faciliten la síntesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A04489D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Atribuir correctamente cada hallazgo a sus fuentes, según APA vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7162A412" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Tablas (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703D3C19" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de tabla: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es lo primero que aparece (por ejemplo, Tabla 1), en negrita. Numere las tablas en el orden en que se mencionan en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78378B22" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E18187" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encabezados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda tabla debe incluir encabezados de columna; se sugiere centrarlos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3732DA5B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>incluye todas las filas y columnas; puede ir con interlineado sencillo y texto centrado en las celdas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EFA562" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>describe contenidos que no se comprenden solo con el título o los datos: abreviaturas, atribución de la fuente (por ejemplo, elaboración propia) o explicaciones con asteriscos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A86FA6" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Figuras (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D02559" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de la figura: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es el primer elemento (por ejemplo, Figura 1), en negrita. Numere las figuras en el orden en que aparecen en el documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C358C57" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D55CA9B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imagen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>inserte el gráfico, la fotografía, el dibujo u otra ilustración en resolución adecuada (mínimo 300 dpi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4A96D1" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>agregue lo que no pueda comprenderse solo con el título o la imagen (definiciones de abreviaturas, atribución de la fuente).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B88A918" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesibilidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda figura debe incluir un texto alternativo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>) que describa su contenido, y la información no debe depender exclusivamente del color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CBB70A" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Introducción, </w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>9. Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0639D2C1" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificadas, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7356DA9A" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las conclusiones deben cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660D3164" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Responder a la pregunta o las preguntas que orientaron la revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232CB54D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Sintetizar el estado del conocimiento sobre el tema: qué se sabe, qué se discute y qué falta por investigar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05341B00" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Explicitar el aporte de la revisión al campo y sus implicaciones para la investigación, la práctica o la política educativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFC822D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reconocer las limitaciones de la propia revisión (cobertura, idiomas, bases de datos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041AD483" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Proponer líneas futuras de investigación derivadas de los vacíos identificados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1457691A" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>10. Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7867D72B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sección opcional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para reconocer a quienes contribuyeron a la elaboración de la revisión, a los proyectos o entidades que la apoyaron y a colegas que revisaron su valor académico, entre otros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B68CD3" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>11. Declaraciones obligatorias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70454C66" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Al final del manuscrito, antes de las referencias, se incluyen las siguientes declaraciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D90C56A" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflictos de interés: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare la existencia o ausencia de conflictos de interés de todas las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F23D9D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamiento: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>indique las fuentes de financiamiento del trabajo o declare que no las hubo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59327C29" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Contribución de autoría: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>detalle el aporte de cada persona autora según la taxonomía CRediT (búsqueda, selección, análisis, redacción, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D21FB8" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disponibilidad de datos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>cuando corresponda, indique dónde puede consultarse la matriz de análisis o el corpus de documentos revisados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18177BC3" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de inteligencia artificial: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare si se utilizaron herramientas de IA generativa en la búsqueda, el análisis o la redacción, especificando la herramienta, la versión y el uso dado. Las herramientas de IA no pueden figurar como autoras. La responsabilidad total del contenido recae en las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F397DE" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>12. Citación y referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3716158D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Alineadas a la izquierda, Arial 12, interlineado 1,5, con base en el estilo de la American </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —APA— en su edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654581AF" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo se incluirán las fuentes citadas en el texto. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las citas en el texto siguen la forma autor-fecha entre paréntesis, por ejemplo: (Pérez, 2013). Las citas textuales de 40 palabras o menos se integran en el párrafo entre comillas. Las citas textuales de más de 40 palabras se escriben en bloque aparte, con sangría de 1,27 cm, sin comillas, sin cursiva, con el mismo tipo y tamaño de fuente e interlineado 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D1102" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las referencias aparecen al final del texto, con sangría francesa y organizadas alfabéticamente por el primer elemento de entrada. Se recomienda el uso de gestores bibliográficos (Zotero, Mendeley, entre otros).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD24BEC" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>por la naturaleza del género, las referencias de una revisión bibliográfica pueden y deben abarcar un rango temporal amplio, definido y justificado en la metodología. Se valora que la revisión incorpore la producción más reciente sobre el tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB7808B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cantidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>se recomienda un mínimo de 40 referencias, acorde con la exhaustividad propia del género. La cantidad debe ser coherente con el corpus declarado en la metodología: todo documento incluido en el análisis debe aparecer en las referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCB05E0" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Ejemplos de referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AD30C0" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artículo de revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36340F71" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, A., Apellido, B. y Apellido, C. (2019). Título del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título de la Revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(número), página inicial–página final. https://doi.org/xx.xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064125CA" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro impreso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5371A8" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783BE124" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C391B3D" w14:textId="79A17EAB" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apellido, N.</w:t>
+      </w:r>
+      <w:r w:rsidR="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del libro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial. DOI o URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D6C210" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...6 lines deleted...]
-          <w:color w:val="0F9ED5"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro con editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADF9D8E" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. (Ed.). (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAC1DD7" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con contenido estático</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79017EFE" w14:textId="71CC8A43" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apellido, A., Apellido, B.</w:t>
+      </w:r>
+      <w:r w:rsidR="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido, C. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4971D7D3" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con actualizaciones frecuentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7195BE" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. Recuperado el día de mes de año, de https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338A5691" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Archivo con formato especial dentro de una página web</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D27C986" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A. (3 de agosto de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del archivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Archivo de Excel]. Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8E42F8" w14:textId="77777777" w:rsidR="00937EA9" w:rsidRDefault="00937EA9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6AF325" w14:textId="0870E859" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Justificado, letra Arial 12, interlineado 1.5)</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Periódico en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FEA7A2" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. (fecha). Titular del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre del periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. https://www.direccion.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B71DFD8" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Video de YouTube</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA55430" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. [Nombre de usuario]. (fecha). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del video</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Video]. YouTube. https://youtube.com/url-del-video</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039B6C84" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1542 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entrada de diccionario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BB2C67" w14:textId="30956063" w:rsidR="00F9636E" w:rsidRDefault="00F9636E" w:rsidP="00F9636E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Real Academia Española. (2014). Revista. En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:i/>
-        </w:rPr>
-[...344 lines deleted...]
-        <w:r>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diccionario de la lengua española</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (23.ª). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009D082B">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://url.com</w:t>
+          <w:t>https://dle.rae.es/revista</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F33017C" w14:textId="77777777" w:rsidR="00491577" w:rsidRDefault="00491577">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6D18895A" w14:textId="743FAC20" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...247 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Comunicación personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C066187" w14:textId="77777777" w:rsidR="00491577" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="615A21FA" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se consideran comunicaciones personales las cartas privadas, notas, correos electrónicos, mensajes de grupos de discusión privados o no archivados, entrevistas personales, conversaciones telefónicas y similares. Como no es posible que la persona lectora acceda a estos datos para corroborarlos, las comunicaciones personales se citan en el texto, pero no se incluyen en la lista de referencias. Se proporciona la inicial y el apellido de quien comunica y una fecha lo más exacta posible. Ejemplo: (D. M. Sánchez,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comunicación personal, 28 de septiembre de 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D65D65" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>13. Lista de verificación previa al envío</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC9C2E9" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El manuscrito corresponde al género revisión bibliográfica: analiza y sintetiza críticamente la literatura, con un proceso de búsqueda y selección explícito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A47289B" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El manuscrito respeta la extensión (5000–8000 palabras), el formato y la estructura indicados en estas normas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ED927C" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Para efectos del Estilo APA se considera como comunicaciones personales, lo siguiente: cartas privadas, notas, correos electrónicos, mensajes de grupos de discusión no archivados o privados, entrevistas personales, conversaciones telefónicas y similares. Como característica en común, no es posible proporcionar una manera en la que la persona lectora acceda a estos datos para corroborar lo que se indica en la comunicación personal; por lo tanto, las </w:t>
-[...56 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+        <w:t>El título aparece en español, inglés y portugués; el resumen y las palabras clave, en los tres idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0319602A" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La metodología declara bases de datos, cadenas de búsqueda, período y criterios de inclusión y exclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8AD8D0" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El cuerpo del manuscrito está anonimizado para la revisión doble ciego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAC8E31" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Todas las citas del texto aparecen en las referencias y viceversa, en estilo APA vigente; el corpus analizado está completo en las referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D7A41F" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las tablas y figuras están numeradas, tituladas, referidas en el texto e incluyen texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C02D8D" w14:textId="77777777" w:rsidR="00FE5CB6" w:rsidRPr="002264F0" w:rsidRDefault="0039702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se incluyen las declaraciones obligatorias (conflictos de interés, financiamiento, contribución de autoría, disponibilidad de datos y uso de IA).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FE5CB6" w:rsidRPr="002264F0">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57C7AF9B" w14:textId="77777777" w:rsidR="007400E8" w:rsidRDefault="007400E8">
+    <w:p w14:paraId="57ECE9AF" w14:textId="77777777" w:rsidR="0039702E" w:rsidRDefault="0039702E" w:rsidP="002264F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CCD7B35" w14:textId="77777777" w:rsidR="007400E8" w:rsidRDefault="007400E8">
+    <w:p w14:paraId="0EC0B9D2" w14:textId="77777777" w:rsidR="0039702E" w:rsidRDefault="0039702E" w:rsidP="002264F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Noto Sans Symbols">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{BE008107-9B00-41C0-B900-972C0CD619A7}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{8AA9179D-12A1-4EA9-BB09-4C5A3F1F809B}"/>
-[...15 lines deleted...]
-    <w:embedBold r:id="rId5" w:fontKey="{59B774AD-3B6F-4222-B173-E36B1262E9F5}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41D28A2E" w14:textId="34483521" w:rsidR="00491577" w:rsidRPr="00C53833" w:rsidRDefault="00C53833" w:rsidP="00C53833">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="1561972160"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0491574E" w14:textId="60260B4F" w:rsidR="002264F0" w:rsidRDefault="002264F0" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="44FBA262" w14:textId="77777777" w:rsidR="002264F0" w:rsidRDefault="002264F0" w:rsidP="002264F0">
     <w:pPr>
-      <w:pBdr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
+      <w:id w:val="-2105178616"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6921C721" w14:textId="21201B1C" w:rsidR="002264F0" w:rsidRDefault="002264F0" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1164F543" w14:textId="77777777" w:rsidR="002264F0" w:rsidRDefault="002264F0" w:rsidP="002264F0">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="52590496" w14:textId="77777777" w:rsidR="0039702E" w:rsidRDefault="0039702E" w:rsidP="002264F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1497D004" w14:textId="77777777" w:rsidR="0039702E" w:rsidRDefault="0039702E" w:rsidP="002264F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0ABB4862" w14:textId="1E5D1101" w:rsidR="002264F0" w:rsidRDefault="002264F0">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="032E15C3" wp14:editId="425AE677">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B7DD7BB" wp14:editId="22F0C997">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-152400</wp:posOffset>
+            <wp:posOffset>5131293</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>161925</wp:posOffset>
+            <wp:posOffset>-26380</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1247321" cy="436562"/>
-[...2 lines deleted...]
-          <wp:docPr id="1888098365" name="Imagen 3" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:extent cx="705202" cy="705202"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="820451945" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1888098365" name="Imagen 3" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="820451945" name="Imagen 820451945"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1247321" cy="436562"/>
+                    <a:ext cx="705202" cy="705202"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
-[...32 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="000000" w:themeColor="text1"/>
-[...63 lines deleted...]
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51A76AF8" wp14:editId="5CEA0A70">
-[...10 lines deleted...]
-          <wp:docPr id="189976103" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EDD7AEC" wp14:editId="71C19AE1">
+          <wp:extent cx="896601" cy="672451"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
+          <wp:docPr id="103855755" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="189976103" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-[...46 lines deleted...]
-                  <pic:cNvPr id="1664828119" name="Imagen 1" descr="Imagen que contiene Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="103855755" name="Imagen 103855755"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1020709" cy="785946"/>
+                    <a:ext cx="921384" cy="691038"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="70101981" w14:textId="77777777" w:rsidR="00491577" w:rsidRDefault="00491577">
+  <w:p w14:paraId="17036914" w14:textId="6BFE85BA" w:rsidR="002264F0" w:rsidRDefault="002264F0">
     <w:pPr>
-      <w:pBdr>
-[...13 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDB7457"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="65AB1725"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E828A8E"/>
+    <w:lvl w:ilvl="0" w:tplc="0D0AB302">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E58A67D4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACC0EEE2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FA5087AC">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3908311E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9D82FA56">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6D40B1FA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="71BA851A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B0786FEE">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775019EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4D4EB3A"/>
+    <w:lvl w:ilvl="0" w:tplc="D4F8BAD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="60C4C5BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="38BE3B60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="4B546326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="28CA5BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="603C3510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="163AF64E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="7" w:tplc="C6E83A7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="8" w:tplc="CB6EF95A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...58 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...202 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="448625781">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1186286213">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="475996106">
+  <w:num w:numId="2" w16cid:durableId="538857414">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:embedTrueTypeFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="143"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00491577"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C53833"/>
+    <w:rsidRoot w:val="00FE5CB6"/>
+    <w:rsid w:val="002264F0"/>
+    <w:rsid w:val="0039702E"/>
+    <w:rsid w:val="00937EA9"/>
+    <w:rsid w:val="00F529E9"/>
+    <w:rsid w:val="00F9636E"/>
+    <w:rsid w:val="00FE5CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{54F43DC5-376F-441F-B7F8-FFF94DF881B6}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4DDC562E"/>
+  <w15:docId w15:val="{3FD8FDA6-B98E-6C4D-B10A-05FBBBA515C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4182,723 +3953,335 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="300" w:after="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo3Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo4Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo5Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...22 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...158 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fuerte1">
+    <w:name w:val="Fuerte1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...48 lines deleted...]
-      <w:lang w:val="es-CR"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002264F0"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:uiPriority w:val="21"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002264F0"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
-[...23 lines deleted...]
-    <w:name w:val="Cita destacada Car"/>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Citadestacada"/>
-[...21 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002264F0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081352C"/>
+    <w:rsid w:val="002264F0"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0081352C"/>
-[...38 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002264F0"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009219A7"/>
+    <w:rsid w:val="00F9636E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...35 lines deleted...]
-      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.direccion.de/recuperacion-para-el-lector/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/cultura?m=form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/url-del-video" TargetMode="External"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/revista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4955,51 +4338,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5063,65 +4446,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5142,84 +4525,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1704</Words>
-  <Characters>9513</Characters>
+  <Words>2038</Words>
+  <Characters>11946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>127</Paragraphs>
+  <Lines>597</Lines>
+  <Paragraphs>303</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11090</CharactersWithSpaces>
+  <CharactersWithSpaces>13681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Andrea Méndez</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>