--- v1 (2026-03-19)
+++ v2 (2026-04-09)
@@ -1,1754 +1,6486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03BED020" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3"/>
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C90B498" w14:textId="1B3EA9DF" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Carta de autorización de publicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1216E337" w14:textId="76C6C208" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...24 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Texto1"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...18 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="13177486" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personas responsables de la Revista Académica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05DDED5C" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Centro de Formación Pedagógica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C05431F" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2DE78A23" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Universidad Técnica Nacional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBF1BA1" w14:textId="1196E0B9" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Alajuela, Costa Rica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D12489" w14:textId="6437D42C" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estimadas personas responsables de la Revista Académica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50739A9F" w14:textId="012FC8C2" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Por este medio declaramos bajo fe de juramento que el manuscrito titulado</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...18 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Texto2"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...18 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...18 lines deleted...]
-      </w:pPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-        <w:t>_</w:t>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...145 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, postulado para su posible publicación en la Revista Académica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, cumple con los siguientes aspectos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFFB387" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Autoría y responsabilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55974637" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las personas abajo firmantes son autoras del manuscrito y responsables de su contenido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276D95B5" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t xml:space="preserve">Originalidad y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>preprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6A9C5993" w14:textId="4CD39A50" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El manuscrito es original e inédito. No ha sido publicado previamente en ningún medio, con excepción de su eventual depósito como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>preprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en repositorios de acceso abierto, lo cual no se considera publicación previa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2553B1" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>personas autoras abajo firmantes designamos a ____________________________, como persona encargada de recibir correspondencia y con autoridad suficiente para representar, en condición de agente autorizado(a) a los demás autores(as).</w:t>
-[...235 lines deleted...]
-        <w:t xml:space="preserve">Que la obra sea distribuida a través de la licencia Creative Commons </w:t>
+        <w:t xml:space="preserve">En caso de existir un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>preprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, se ha declarado su ubicación y enlace correspondiente durante el proceso de envío.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3208675F" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>No postulación simultánea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07727897" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>El manuscrito no ha sido sometido simultáneamente a evaluación en otra revista o medio editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D88DA7F" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Derechos previos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16332955" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las personas autoras no han suscrito acuerdos de cesión o licencias que impidan la publicación de la versión final del manuscrito en la Revista Académica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C56AA2" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Autoría en colaboración</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CB3946" w14:textId="3B8D3515" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En caso de autoría múltiple:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A60F7F7" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00616B63">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Todas las personas autoras han contribuido significativamente al manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151587CA" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00616B63">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Todas han leído y aprobado la versión enviada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BE7A00" w14:textId="35F22EF5" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00616B63">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se designa a </w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Texto3"/>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>contacto principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de correspondencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545B191B" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Contenido y responsabilidad editorial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DF091C" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las personas autoras reconocen que la revista no necesariamente comparte las afirmaciones del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186D4B05" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Citas y permisos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E3BC1C" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Se garantiza que todas las fuentes han sido debidamente citadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249E1984" w14:textId="6CF9105F" w:rsidR="003A5C58" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Se cuenta con los permisos necesarios para el uso de materiales de terceros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193A1871" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Licencia de uso otorgada a la revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75234044" w14:textId="50FC88FF" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de aceptación, las personas autoras otorgan a la Universidad Técnica Nacional y a la Revista Académica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5C58">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>licencia no exclusiva, gratuita, de alcance mundial y por tiempo indefinido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465552E" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Editar, corregir y diagramar el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E81B5E2" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Publicar por primera vez la versión final del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712B4F5A" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Reproducir, distribuir y comunicar públicamente la obra en cualquier medio o formato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2767DDDB" w14:textId="76D5E8B3" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Traducir y adaptar la obra, incluyendo formatos accesibles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B6DFA4" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Licenciamiento abierto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D32B40" w14:textId="7D400741" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>El artículo será publicado bajo la licencia</w:t>
+      </w:r>
+      <w:r w:rsidR="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atribución-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NoComercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>CompartirIgual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 Internacional (CC BY-NC-SA 4.0), lo que permite su uso, distribución y adaptación con reconocimiento de autoría, sin fines comerciales y compartiendo bajo la misma licencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2EE96E" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Derechos de reutilización y autoarchivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE4D15B" w14:textId="074D08CD" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las personas autoras conservan sus derechos y pueden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614053B8" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depositar y difundir el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>preprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD89481" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depositar el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>postprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (versión aceptada).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F804126" w14:textId="519CBFE8" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Compartir la versión publicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06502820" w14:textId="594D6510" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Estas acciones deberán realizarse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de conformidad con la </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00086793" w:rsidRPr="00086793">
+        <w:r w:rsidR="003A5C58" w:rsidRPr="003A5C58">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+            <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
-          <w:t>Atribución-</w:t>
+          <w:t>Política de Autoarchivo</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00086793" w:rsidRPr="00086793">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Revista Académica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00143920">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluyendo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1FF485" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>La correcta citación de la publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F46232" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>La inclusión del DOI del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D9FCD3" w14:textId="40A22E33" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>El enlace a la versión de registro en la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC4F8E1" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Proceso editorial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288C9B7E" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las personas autoras aceptan que el manuscrito será sometido a procesos de revisión, edición y normalización conforme a las políticas editoriales vigentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3535FCC0" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Protección de datos personales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E32A1" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad con la Ley </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>N.°</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8968 de Costa Rica, se autoriza el uso y publicación de los datos personales necesarios para la identificación académica (nombre, afiliación, correo, ORCID). Otros datos serán tratados con confidencialidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E59455F" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t>Normativa aplicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C72327" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>La relación se regirá por las políticas de la revista, la normativa institucional de la UTN y la legislación de Costa Rica. Cualquier conflicto se resolverá mediante los mecanismos legales correspondientes en la jurisdicción costarricense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019F00DE" w14:textId="65AF2F21" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t xml:space="preserve">Uso ético de la inteligencia artificial (IA)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734C993F" w14:textId="2CB18113" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las personas autoras declaran que cualquier uso de herramientas de inteligencia artificial en la elaboración del manuscrito se ha realizado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">conforme </w:t>
+      </w:r>
+      <w:r w:rsidR="00047853">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00047853" w:rsidRPr="00047853">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+            <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
-          <w:t>NoComercial</w:t>
-[...23 lines deleted...]
-          <w:t xml:space="preserve"> 4.0 Internacional</w:t>
+          <w:t>Código de ética y buenas prácticas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00086793" w:rsidRPr="00086793">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (CC </w:t>
+      <w:r w:rsidR="00047853">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Revista Académica </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00086793" w:rsidRPr="00086793">
-[...3 lines deleted...]
-        <w:t>BY</w:t>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00086793" w:rsidRPr="00086793">
-[...3 lines deleted...]
-        <w:t>-</w:t>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la Universidad Técnica Nacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A031D8" w14:textId="7BBF4CF3" w:rsidR="00143920" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En particular, se comprometen a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4F2983" w14:textId="2EFC541C" w:rsidR="00AF720E" w:rsidRPr="00143920" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00143920">
+        <w:t xml:space="preserve">Declaración de uso  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F871AA" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Declarar explícitamente el uso de herramientas de IA en el manuscrito, mediante una nota metodológica que incluya:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162D66E5" w14:textId="0CA4D67E" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre de la herramienta.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D11463" w14:textId="6D5CE3D6" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versión o modelo (si se conoce).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ACF7A0" w14:textId="76E99CB2" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Finalidad específica de su uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A4659A" w14:textId="1B0C47A5" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t xml:space="preserve">Supervisión humana y responsabilidad  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3309D42A" w14:textId="48CA5F1F" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Asumir plena responsabilidad sobre el contenido del manuscrito, incluyendo cualquier material generado o asistido por IA, garantizando su veracidad, coherencia y rigor académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1D0E93" w14:textId="66766557" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t xml:space="preserve">Revisión crítica del contenido  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C4E389" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verificar la precisión de toda información generada con apoyo de IA, evitando:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5059D935" w14:textId="0CF3D5E4" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errores factuales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EEA950" w14:textId="09989297" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencias inexistentes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE21A7B" w14:textId="51858E55" w:rsidR="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Contenido engañoso o no verificable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C19E00" w14:textId="77777777" w:rsidR="00E20809" w:rsidRDefault="00E20809" w:rsidP="00E20809">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70676B56" w14:textId="77777777" w:rsidR="00E20809" w:rsidRPr="00AF720E" w:rsidRDefault="00E20809" w:rsidP="00E20809">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165BA503" w14:textId="5E825C58" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Originalidad y prevención del plagio  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D624AD" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No presentar como propio contenido generado automáticamente sin una intervención crítica sustancial.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA47D96" w14:textId="6C34B9D8" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Garantizar que el uso de IA no compromete la originalidad del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A72CCEB" w14:textId="3D31B592" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t xml:space="preserve">Protección de datos y confidencialidad  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612C1CA6" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>No introducir en herramientas de IA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7453FEDE" w14:textId="66C30CDA" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datos personales identificables.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5565806F" w14:textId="21B90999" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Información confidencial o sensible.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547C053C" w14:textId="238410B3" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Datos no anonimizados de investigaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E1B5AD" w14:textId="760339A6" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t xml:space="preserve">Limitaciones de uso  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52037062" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Reconocer que el uso de IA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FB44D4" w14:textId="63A5DB01" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debe ser limitado en la introducción.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8C6212" w14:textId="73D2051C" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es aceptable con supervisión crítica en revisión de literatura y metodología.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416841A1" w14:textId="3462A424" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Es desaconsejado en resultados, discusión y conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AA8B0A" w14:textId="6A6BE9F7" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:t xml:space="preserve">Autoría  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030E8BC3" w14:textId="5351C79B" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las herramientas de inteligencia artificial no pueden ser reconocidas como autoras del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFCC08F" w14:textId="37ED5C1A" w:rsidR="00047853" w:rsidRDefault="00047853" w:rsidP="00047853">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047853">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a postulación y posible publicación del manuscrito en la Revista Académica </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00086793" w:rsidRPr="00086793">
-[...3 lines deleted...]
-        <w:t>NC</w:t>
+      <w:r w:rsidRPr="00047853">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>Arjé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00086793" w:rsidRPr="00086793">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00047853">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Universidad Técnica Nacional se regirá por las políticas editoriales de esta, la normativa institucional de la UTN y la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047853">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>legislación de la República de Costa Rica. Adicionalmente, en caso de cualquier eventual diferencia de criterio o disputa futura, esta se dirimirá de acuerdo con los mecanismos de Resolución Alterna de Conflictos y la Jurisdicción Costarricense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A237C0" w14:textId="42AD82F8" w:rsidR="00047853" w:rsidRPr="00047853" w:rsidRDefault="00047853" w:rsidP="00047853">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...149 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
         </w:rPr>
         <w:t>Atentamente,</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
         <w:tblW w:w="8505" w:type="dxa"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Autoría"/>
+        <w:tblDescription w:val="Esta es una tabla para escribir los datos personales de las personas autoras. En caso de artículos con más de una autoría, deben copiar y pegar el cuadro."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00656AA3" w14:paraId="2FCB5694" w14:textId="77777777">
+      <w:tr w:rsidR="00143920" w14:paraId="5D85EA56" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDFC667" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B8D79C9" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Autoría (duplique esta tabla por cada persona autora)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656AA3" w14:paraId="7C983E88" w14:textId="77777777">
+      <w:tr w:rsidR="00143920" w14:paraId="0CF0075F" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C53AAB" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="757BC8AB" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-96946357"/>
+            <w:placeholder>
+              <w:docPart w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28CE49C0" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
+                <w:pPr>
+                  <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00870409">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                  </w:rPr>
+                  <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00656AA3" w14:paraId="2AEBC7CC" w14:textId="77777777">
+      <w:tr w:rsidR="00143920" w14:paraId="3C75B4F0" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A3F218" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F5778F6" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Firma:</w:t>
+              <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="678B8B50" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3">
+          <w:p w14:paraId="09C87114" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F6C5AFE" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3">
+          <w:p w14:paraId="69A6BB8B" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656AA3" w14:paraId="25FC6A2A" w14:textId="77777777">
+      <w:tr w:rsidR="00143920" w14:paraId="2C2D2E27" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325CAAF6" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0AAB352E" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Institución:</w:t>
+              <w:t>Institución</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-812021184"/>
+            <w:placeholder>
+              <w:docPart w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6523DEF4" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
+                <w:pPr>
+                  <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00870409">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                  </w:rPr>
+                  <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00143920" w14:paraId="5B5BB64C" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28176EA5" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3">
+          <w:p w14:paraId="5C505D24" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ciudad, país:</w:t>
+              <w:t>Ciudad, país</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-620693637"/>
+            <w:placeholder>
+              <w:docPart w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12121927" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
+                <w:pPr>
+                  <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00870409">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                  </w:rPr>
+                  <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00143920" w14:paraId="119DD16D" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06FAD50D" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3">
+          <w:p w14:paraId="686D663C" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fecha:</w:t>
+              <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="938030366"/>
+            <w:placeholder>
+              <w:docPart w:val="D568A94E86FFB743AB1B7651B973765F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="d/M/yyyy"/>
+              <w:lid w:val="es-CR"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="47F809D3" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
+                <w:pPr>
+                  <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00870409">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                  </w:rPr>
+                  <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00143920" w14:paraId="6E71B512" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B418A5" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3">
+          <w:p w14:paraId="6E77FA0B" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Correo:</w:t>
+              <w:t>Correo</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2054647731"/>
+            <w:placeholder>
+              <w:docPart w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BC061B9" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
+                <w:pPr>
+                  <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00870409">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                  </w:rPr>
+                  <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00143920" w14:paraId="4F82E2D7" w14:textId="77777777" w:rsidTr="00691E2F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B835C85" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3">
+          <w:p w14:paraId="1B3C5C97" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ORCID</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1731424345"/>
+            <w:placeholder>
+              <w:docPart w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75B8D9A7" w14:textId="77777777" w:rsidR="00143920" w:rsidRDefault="00143920" w:rsidP="00691E2F">
+                <w:pPr>
+                  <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00870409">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                  </w:rPr>
+                  <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52E9356C" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3">
-[...22 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="23EF5CDC" w14:textId="77777777" w:rsidR="000076E7" w:rsidRDefault="000076E7" w:rsidP="00AF720E"/>
+    <w:sectPr w:rsidR="000076E7">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="476B8884" w14:textId="77777777" w:rsidR="009D7BE5" w:rsidRDefault="009D7BE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4947008E" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFDB431" w14:textId="77777777" w:rsidR="009D7BE5" w:rsidRDefault="009D7BE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C6CF5A7" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{17E384E4-8874-42AD-947A-E2F4E284320E}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{B4B59D52-32DF-4B3C-BF80-EA73B00CD7CA}"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:embedRegular r:id="rId4" w:fontKey="{61B4F57A-6873-4484-B385-22A7F66746B2}"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23D0413C" w14:textId="4FB01CE3" w:rsidR="00086793" w:rsidRPr="000F1857" w:rsidRDefault="000F1857">
+  <w:p w14:paraId="5AE96A1F" w14:textId="7A7CE2F3" w:rsidR="000C3FC5" w:rsidRDefault="000C3FC5" w:rsidP="000C3FC5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32510D27" wp14:editId="483C613E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60D59052" wp14:editId="78426E8C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>left</wp:align>
+            <wp:posOffset>-191135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>7620</wp:posOffset>
+            <wp:posOffset>152966</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1360170" cy="476250"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1187450" cy="415290"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1118350066" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1118350066" name="Imagen 1118350066"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1366690" cy="478318"/>
+                    <a:ext cx="1187450" cy="415290"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="000F1857">
-[...5 lines deleted...]
-      <w:t xml:space="preserve">Nuestros artículos son publicados bajo los términos de la licencia internacional Creative Commons </w:t>
+  </w:p>
+  <w:p w14:paraId="735A0DEF" w14:textId="181F0E86" w:rsidR="000C3FC5" w:rsidRPr="003570F2" w:rsidRDefault="000C3FC5" w:rsidP="000C3FC5">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Nuestros artículos son publicados bajo los términos de la licencia internacional Creative </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="000F1857">
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Commons</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Atribucion-NoComercial-CompartirIgual</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="000F1857">
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4.0.</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="197D2DF2" w14:textId="77777777" w:rsidR="000C3FC5" w:rsidRDefault="000C3FC5">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B459B48" w14:textId="77777777" w:rsidR="009D7BE5" w:rsidRDefault="009D7BE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="691BE297" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A0D8FE9" w14:textId="77777777" w:rsidR="009D7BE5" w:rsidRDefault="009D7BE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A773C15" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B9FAC06" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00000000">
+  <w:p w14:paraId="60DD7C5E" w14:textId="09352E87" w:rsidR="00616B63" w:rsidRDefault="00616B63">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">              </w:t>
-[...1 lines deleted...]
-    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="577AC106" wp14:editId="1B4BE69D">
-          <wp:extent cx="890376" cy="631358"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5846B9DF" wp14:editId="4DDD357F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="609600" cy="457200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="4" name="image3.jpg"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:wrapNone/>
+          <wp:docPr id="839161943" name="Imagen 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image3.jpg"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="839161943" name="Imagen 839161943"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-[...85 lines deleted...]
-                  <a:blip r:embed="rId3">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="677104" cy="658031"/>
+                    <a:ext cx="609600" cy="457200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">            </w:t>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="291E2F04" wp14:editId="3DA892AE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5369352</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-82633</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="569595" cy="569595"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="10114" y="0"/>
+              <wp:lineTo x="1445" y="963"/>
+              <wp:lineTo x="963" y="8669"/>
+              <wp:lineTo x="4334" y="8669"/>
+              <wp:lineTo x="1926" y="16375"/>
+              <wp:lineTo x="1926" y="17819"/>
+              <wp:lineTo x="7224" y="20227"/>
+              <wp:lineTo x="10114" y="21191"/>
+              <wp:lineTo x="13485" y="21191"/>
+              <wp:lineTo x="14930" y="16375"/>
+              <wp:lineTo x="19264" y="16375"/>
+              <wp:lineTo x="18301" y="10595"/>
+              <wp:lineTo x="6261" y="8669"/>
+              <wp:lineTo x="18301" y="8669"/>
+              <wp:lineTo x="19746" y="2408"/>
+              <wp:lineTo x="15411" y="0"/>
+              <wp:lineTo x="10114" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1987708493" name="Imagen 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1987708493" name="Imagen 1"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="569595" cy="569595"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07971EF3" w14:textId="77777777" w:rsidR="00656AA3" w:rsidRDefault="00656AA3"/>
+  <w:p w14:paraId="2E516415" w14:textId="77777777" w:rsidR="00616B63" w:rsidRDefault="00616B63"/>
 </w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C6073FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2E2E9DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F990C31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A48C7B8"/>
+    <w:lvl w:ilvl="0" w:tplc="140A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="140A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="144D6F86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76B8F454"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D5F0B1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F16C7462"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25C51CFF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="13482A70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CE3B95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC5E3A44"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38543606"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D288E8E"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E3D6024"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F08A126"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40216201"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF6A0D2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430F581B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5AC4E72"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46AD2E4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B1A053C"/>
+    <w:lvl w:ilvl="0" w:tplc="3B42C3C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50EF2D61"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1DD25690"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51492FF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E0023F6"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="522D5885"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5692A50A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56467BA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61CEAFF2"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CF44B5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30D49070"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="654D026E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1FA6E14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739A230B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="21869A1C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76A4522D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7850F1C6"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="798D7A7C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F869C84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1018506278">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1168131758">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1740782916">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="740368654">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1080177231">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="840700448">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="244219203">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="927618095">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="158423716">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1479178950">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1628857763">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1008562143">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="447628103">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="161088933">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1127889380">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1209342735">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="196165477">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="117072306">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1253659291">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1492406110">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:embedTrueTypeFonts/>
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00656AA3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D32A9B"/>
+    <w:rsidRoot w:val="00AF720E"/>
+    <w:rsid w:val="000076E7"/>
+    <w:rsid w:val="00047853"/>
+    <w:rsid w:val="000C3FC5"/>
+    <w:rsid w:val="00143920"/>
+    <w:rsid w:val="00267C7E"/>
+    <w:rsid w:val="003A5C58"/>
+    <w:rsid w:val="0041731B"/>
+    <w:rsid w:val="00616B63"/>
+    <w:rsid w:val="00756BFD"/>
+    <w:rsid w:val="007B6721"/>
+    <w:rsid w:val="00A37840"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rsid w:val="00BC381B"/>
+    <w:rsid w:val="00DE003A"/>
+    <w:rsid w:val="00E20809"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="53C8C181"/>
-  <w15:docId w15:val="{C1EE8D90-5FBE-4A10-BF45-F0260B36C289}"/>
+  <w14:docId w14:val="130E4D34"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9CA6EC2B-E31A-ED4F-A39A-1F7213D883ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="es" w:eastAsia="es-CR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="280" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="200"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Prrafodelista"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00143920"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00143920"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF720E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="es-MX"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p2">
+    <w:name w:val="p2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="es-MX"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00AF720E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p3">
+    <w:name w:val="p3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="es-MX"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p4">
+    <w:name w:val="p4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AF720E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="es-MX"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s2">
+    <w:name w:val="s2"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00AF720E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00143920"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00616B63"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00616B63"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00616B63"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00616B63"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A5C58"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A5C58"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.utn.ac.cr/index.php/arje/libraryFiles/downloadPublic/11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.utn.ac.cr/index.php/arje/preprint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DE667880-AFAE-C04A-8BBF-D8B11E44CDDD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CF1AD7" w:rsidRDefault="00CB1D86" w:rsidP="00CB1D86">
+          <w:pPr>
+            <w:pStyle w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00870409">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D568A94E86FFB743AB1B7651B973765F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD0CA1BF-DA20-6C4D-BC78-75299723E506}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CF1AD7" w:rsidRDefault="00CB1D86" w:rsidP="00CB1D86">
+          <w:pPr>
+            <w:pStyle w:val="D568A94E86FFB743AB1B7651B973765F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00870409">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00CB1D86"/>
+    <w:rsid w:val="006B53E7"/>
+    <w:rsid w:val="00BC381B"/>
+    <w:rsid w:val="00CB1D86"/>
+    <w:rsid w:val="00CF1AD7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2090,749 +6822,444 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
-[...111 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...121 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00086793"/>
+    <w:rsid w:val="00CB1D86"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77FACDACBF68B3409F8EE0DD6403EDBE">
+    <w:name w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
+    <w:rsid w:val="00CB1D86"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...26 lines deleted...]
-    <w:rsid w:val="00086793"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D568A94E86FFB743AB1B7651B973765F">
+    <w:name w:val="D568A94E86FFB743AB1B7651B973765F"/>
+    <w:rsid w:val="00CB1D86"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...17 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5653</Characters>
+  <Pages>7</Pages>
+  <Words>944</Words>
+  <Characters>5536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6605</CharactersWithSpaces>
+  <CharactersWithSpaces>6365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Alexander Jesús Porras Sibaja</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Ana Isabel Hernández González</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>