--- v2 (2026-04-09)
+++ v3 (2026-04-30)
@@ -8,153 +8,106 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="5C90B498" w14:textId="1B3EA9DF" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Carta de autorización de publicación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1216E337" w14:textId="76C6C208" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+    <w:p w14:paraId="1216E337" w14:textId="03DB36C5" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fecha: </w:t>
       </w:r>
-      <w:r>
-[...71 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:id w:val="1517963864"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d/M/yyyy"/>
+            <w:lid w:val="es-CR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A55597" w:rsidRPr="001D5535">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="13177486" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas responsables de la Revista Académica </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Arjé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="05DDED5C" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
       <w:pPr>
@@ -204,141 +157,88 @@
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimadas personas responsables de la Revista Académica </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Arjé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50739A9F" w14:textId="012FC8C2" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
+    <w:p w14:paraId="50739A9F" w14:textId="3F470A3A" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Por este medio declaramos bajo fe de juramento que el manuscrito titulado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00272583">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...71 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:id w:val="-1637403290"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00272583" w:rsidRPr="001D5535">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, postulado para su posible publicación en la Revista Académica </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Arjé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, cumple con los siguientes aspectos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFFB387" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
@@ -518,140 +418,87 @@
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Todas las personas autoras han contribuido significativamente al manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151587CA" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00616B63">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Todas han leído y aprobado la versión enviada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BE7A00" w14:textId="35F22EF5" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00616B63">
+    <w:p w14:paraId="06BE7A00" w14:textId="282C87C4" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00616B63">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Se designa a </w:t>
       </w:r>
-      <w:r w:rsidR="00143920">
-[...71 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:id w:val="-802459846"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00272583" w:rsidRPr="001D5535">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> como </w:t>
       </w:r>
       <w:r w:rsidR="00143920">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>contacto principal</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de correspondencia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545B191B" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:t>Contenido y responsabilidad editorial</w:t>
@@ -828,55 +675,63 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:t>Licenciamiento abierto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D32B40" w14:textId="7D400741" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>El artículo será publicado bajo la licencia</w:t>
       </w:r>
       <w:r w:rsidR="00143920">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF720E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Creative </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF720E">
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Commons</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atribución-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NoComercial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
@@ -1434,50 +1289,52 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Contenido engañoso o no verificable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C19E00" w14:textId="77777777" w:rsidR="00E20809" w:rsidRDefault="00E20809" w:rsidP="00E20809">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70676B56" w14:textId="77777777" w:rsidR="00E20809" w:rsidRPr="00AF720E" w:rsidRDefault="00E20809" w:rsidP="00E20809">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="165BA503" w14:textId="5E825C58" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00143920">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Originalidad y prevención del plagio  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D624AD" w14:textId="77777777" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF720E">
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No presentar como propio contenido generado automáticamente sin una intervención crítica sustancial.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA47D96" w14:textId="6C34B9D8" w:rsidR="00AF720E" w:rsidRPr="00AF720E" w:rsidRDefault="00AF720E" w:rsidP="00AF720E">
       <w:pPr>
@@ -2258,130 +2115,129 @@
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23EF5CDC" w14:textId="77777777" w:rsidR="000076E7" w:rsidRDefault="000076E7" w:rsidP="00AF720E"/>
     <w:sectPr w:rsidR="000076E7">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4947008E" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+    <w:p w14:paraId="4D523FAA" w14:textId="77777777" w:rsidR="00EF241A" w:rsidRDefault="00EF241A" w:rsidP="00616B63">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C6CF5A7" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+    <w:p w14:paraId="166FE928" w14:textId="77777777" w:rsidR="00EF241A" w:rsidRDefault="00EF241A" w:rsidP="00616B63">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="5AE96A1F" w14:textId="7A7CE2F3" w:rsidR="000C3FC5" w:rsidRDefault="000C3FC5" w:rsidP="000C3FC5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00337F07">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60D59052" wp14:editId="78426E8C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-191135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>152966</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1187450" cy="415290"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
@@ -2422,120 +2278,136 @@
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="735A0DEF" w14:textId="181F0E86" w:rsidR="000C3FC5" w:rsidRPr="003570F2" w:rsidRDefault="000C3FC5" w:rsidP="000C3FC5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00337F07">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Nuestros artículos son publicados bajo los términos de la licencia internacional Creative </w:t>
+      <w:t xml:space="preserve">Nuestros artículos son publicados bajo los términos de la licencia internacional </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Creative</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00337F07">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00337F07">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Commons</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00337F07">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00337F07">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Atribucion-NoComercial-CompartirIgual</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00337F07">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4.0.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="197D2DF2" w14:textId="77777777" w:rsidR="000C3FC5" w:rsidRDefault="000C3FC5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="691BE297" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+    <w:p w14:paraId="20A54249" w14:textId="77777777" w:rsidR="00EF241A" w:rsidRDefault="00EF241A" w:rsidP="00616B63">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A773C15" w14:textId="77777777" w:rsidR="00DE003A" w:rsidRDefault="00DE003A" w:rsidP="00616B63">
+    <w:p w14:paraId="59786EA6" w14:textId="77777777" w:rsidR="00EF241A" w:rsidRDefault="00EF241A" w:rsidP="00616B63">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="60DD7C5E" w14:textId="09352E87" w:rsidR="00616B63" w:rsidRDefault="00616B63">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5846B9DF" wp14:editId="4DDD357F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="609600" cy="457200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="839161943" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2642,51 +2514,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="569595" cy="569595"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E516415" w14:textId="77777777" w:rsidR="00616B63" w:rsidRDefault="00616B63"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C6073FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E2E9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5030,206 +4902,210 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1018506278">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1168131758">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1740782916">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="740368654">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1080177231">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="840700448">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="244219203">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="927618095">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="158423716">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1479178950">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1628857763">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1008562143">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="447628103">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="161088933">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1127889380">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1209342735">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="196165477">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="117072306">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1253659291">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1492406110">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF720E"/>
     <w:rsid w:val="000076E7"/>
     <w:rsid w:val="00047853"/>
     <w:rsid w:val="000C3FC5"/>
     <w:rsid w:val="00143920"/>
     <w:rsid w:val="00267C7E"/>
+    <w:rsid w:val="00272583"/>
     <w:rsid w:val="003A5C58"/>
     <w:rsid w:val="0041731B"/>
+    <w:rsid w:val="005A263E"/>
     <w:rsid w:val="00616B63"/>
     <w:rsid w:val="00756BFD"/>
     <w:rsid w:val="007B6721"/>
     <w:rsid w:val="00A37840"/>
+    <w:rsid w:val="00A55597"/>
     <w:rsid w:val="00AF720E"/>
     <w:rsid w:val="00BC381B"/>
     <w:rsid w:val="00DE003A"/>
     <w:rsid w:val="00E20809"/>
+    <w:rsid w:val="00EF241A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="130E4D34"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9CA6EC2B-E31A-ED4F-A39A-1F7213D883ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5561,51 +5437,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF720E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="280" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AF720E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="200"/>
       <w:jc w:val="center"/>
@@ -6237,74 +6112,74 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A5C58"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A5C58"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.utn.ac.cr/index.php/arje/libraryFiles/downloadPublic/11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.utn.ac.cr/index.php/arje/preprint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE667880-AFAE-C04A-8BBF-D8B11E44CDDD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CF1AD7" w:rsidRDefault="00CB1D86" w:rsidP="00CB1D86">
           <w:pPr>
             <w:pStyle w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
           </w:pPr>
           <w:r w:rsidRPr="00870409">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
@@ -6320,171 +6195,238 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD0CA1BF-DA20-6C4D-BC78-75299723E506}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CF1AD7" w:rsidRDefault="00CB1D86" w:rsidP="00CB1D86">
           <w:pPr>
             <w:pStyle w:val="D568A94E86FFB743AB1B7651B973765F"/>
           </w:pPr>
           <w:r w:rsidRPr="00870409">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E92D4A3F-009A-410C-BC4A-FD15DCDB2CA9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00954C86">
+          <w:r w:rsidRPr="001D5535">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{011A2E01-4970-4229-8814-CB29A887BC07}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00954C86">
+          <w:r w:rsidRPr="001D5535">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB1D86"/>
+    <w:rsid w:val="004F4A68"/>
     <w:rsid w:val="006B53E7"/>
+    <w:rsid w:val="00954C86"/>
     <w:rsid w:val="00BC381B"/>
     <w:rsid w:val="00CB1D86"/>
     <w:rsid w:val="00CF1AD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6816,106 +6758,105 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB1D86"/>
+    <w:rsid w:val="00954C86"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="77FACDACBF68B3409F8EE0DD6403EDBE">
     <w:name w:val="77FACDACBF68B3409F8EE0DD6403EDBE"/>
     <w:rsid w:val="00CB1D86"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D568A94E86FFB743AB1B7651B973765F">
     <w:name w:val="D568A94E86FFB743AB1B7651B973765F"/>
     <w:rsid w:val="00CB1D86"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7194,72 +7135,72 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>944</Words>
-  <Characters>5536</Characters>
+  <Words>1009</Words>
+  <Characters>5555</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>115</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6365</CharactersWithSpaces>
+  <CharactersWithSpaces>6551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Isabel Hernández González</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>