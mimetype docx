--- v0 (2025-10-29)
+++ v1 (2026-08-05)
@@ -1,1454 +1,3508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="30324CA6" w14:textId="4402560B" w:rsidR="0022157F" w:rsidRDefault="000B49B4">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6A5BA2FD" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Normas para la presentación de experiencias didácticas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5888B3C7" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versión 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F65BA67" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La revista recibe experiencias didácticas en cuatro áreas temáticas: pedagogía, educación técnica, especialidades técnicas y tecnología.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CACC47A" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>1. ¿Qué entiende la revista por experiencia didáctica?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFA6BF7" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La experiencia didáctica es la sistematización de una práctica pedagógica, una innovación educativa o una intervención didáctica implementada en un contexto educativo real, acompañada de una reflexión crítica sobre su desarrollo, sus resultados y sus lecciones aprendidas. Su valor reside en documentar el saber pedagógico que surge de la práctica y en ofrecer elementos transferibles a otros contextos educativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140CAEF0" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>No se aceptan como experiencias didácticas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459FD640" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Descripciones de actividades sin reflexión crítica ni evidencia de sus resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEB1D69" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Planeamientos didácticos o propuestas que no han sido implementadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D3F58D" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reportes de investigación empírica con diseño formal (estos corresponden a la modalidad de artículo científico).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737FE2BC" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>2. Título</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2A2F33" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en español</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 14, negrita, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49617664" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B07C361" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título en portugués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (centrado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DF2D0A" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicaciones: el título debe describir el contenido de la experiencia con claridad y precisión, de modo que la persona lectora identifique el tema fácilmente. Debe ser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>breve (se recomienda un máximo de 15 palabras) sin sacrificar la claridad. Evite el uso excesivo de preposiciones y artículos, así como las abreviaturas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CFB971" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>3. Datos de autoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2309F19B" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Alineados a la derecha, Arial 12, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F867AB5" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Nombre completo de cada persona autora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751E62D1" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Afiliación institucional (universidad o institución de procedencia), ciudad y país</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C1EFCD" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Correo electrónico institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10195954" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Identificador ORCID (obligatorio para todas las personas autoras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3784946D" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para garantizar la revisión doble ciego, los datos de autoría se incluyen únicamente en la página de presentación, en archivo aparte. El cuerpo del manuscrito debe estar anonimizado (sin nombres, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autocitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificables ni metadatos del archivo que revelen la autoría).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743EFA2D" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Resumen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1095B9" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Resumen (en español)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4C99F9" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificado, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BBAF09" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: el resumen se escribe en un solo párrafo, en tiempo pasado, sin citas, abreviaturas, notas al pie ni referencias bibliográficas. Su extensión es de 150 a 250 palabras, con la siguiente estructura:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5636D458" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>contexto educativo, necesidad que motivó la experiencia y objetivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107D1946" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desarrollo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>estrategias didácticas implementadas, participantes y etapas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3F5C16" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>principales logros y dificultades de la experiencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBC80AC" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Conclusiones: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>lecciones aprendidas y elementos transferibles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A127AA" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667B9526" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificadas, Arial 12, interlineado 1,5, separadas por punto y coma, sin punto final)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E15BE54" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Indicaciones: se incluyen cinco palabras clave, en orden alfabético y diferentes de las palabras del título. Se recomienda seleccionarlas del Tesauro de la UNESCO como taxonomía de referencia. Deben reflejar el contenido central del trabajo y facilitar la indización de la experiencia. No utilice sinónimos entre sí. Indique el país o la nacionalidad cuando el contenido lo amerite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13336918" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3653899F" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al inglés del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD372AD" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E32F7C" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción fiel al portugués del resumen y de las palabras clave, con el mismo formato (justificado, Arial 12, interlineado 1,5; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-chave separadas por punto y coma, sin punto final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA1A3AD" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>5. Extensión y formato general</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1118CF" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La extensión total de la experiencia didáctica es de 3000 a 6000 palabras (aproximadamente 10 a 15 páginas), incluidas tablas, figuras y referencias. Todo el documento se presenta en Arial 12, interlineado 1,5, texto justificado, en formato editable (.docx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F1ABDE" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>6. Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295B486E" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Justificada, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF66334" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>La introducción debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6048810E" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Describir el contexto educativo de la experiencia: nivel, modalidad, institución (sin identificarla si compromete el anonimato), características generales del grupo participante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588BD4A5" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Identificar la necesidad, el problema o la oportunidad pedagógica que motivó la experiencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0769A0A0" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Enunciar el objetivo de la experiencia y su vínculo con el área temática de la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A43D610" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Fundamentar la experiencia en referentes teóricos o pedagógicos pertinentes, con citas según APA vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17783002" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>7. Desarrollo de la experiencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D66A81" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificado, Arial 12, interlineado 1,5. Los subtítulos, si se utilizan, no se numeran)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C0D664" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Esta sección documenta la experiencia con el detalle suficiente para que otra persona docente pueda comprenderla y adaptarla a su contexto. Debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ED9A04" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Describir las personas participantes (cantidad, nivel educativo, características relevantes), resguardando su identidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3A3D35" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Explicar las estrategias, técnicas y recursos didácticos utilizados, y justificar su elección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174AE51C" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar las etapas o fases de la experiencia, con su secuencia temporal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F442842" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Describir el papel del profesorado y del estudiantado durante la implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C93195" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Indicar cómo se recolectaron las evidencias de la experiencia (observaciones, producciones del estudiantado, registros, instrumentos de valoración).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15801785" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Redactar la sección en tiempo pasado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E12FC7D" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Tablas (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696D49EF" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de tabla: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es lo primero que aparece (por ejemplo, Tabla 1), en negrita. Numere las tablas en el orden en que se mencionan en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BA3FB3" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242A82C2" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encabezados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda tabla debe incluir encabezados de columna; se sugiere centrarlos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE6FFF5" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>incluye todas las filas y columnas; puede ir con interlineado sencillo y texto centrado en las celdas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F6054F" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>describe contenidos que no se comprenden solo con el título o los datos: abreviaturas, atribución de la fuente (por ejemplo, elaboración propia) o explicaciones con asteriscos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0636A775" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Figuras (con base en APA, edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C2DB70" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de la figura: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>es el primer elemento (por ejemplo, Figura 1), en negrita. Numere las figuras en el orden en que aparecen en el documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436950C6" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>en la línea siguiente al número, breve pero descriptivo, en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4C83C9" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imagen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>inserte el gráfico, la fotografía, el dibujo u otra ilustración en resolución adecuada (mínimo 300 dpi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24689747" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>agregue lo que no pueda comprenderse solo con el título o la imagen (definiciones de abreviaturas, atribución de la fuente).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B804FCA" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Accesibilidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>toda figura debe incluir un texto alternativo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>) que describa su contenido, y la información no debe depender exclusivamente del color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6481DFC8" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF3FA"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sobre las imágenes: si se incluyen fotografías de personas participantes, especialmente de personas menores de edad, debe contarse con el consentimiento informado correspondiente y, preferiblemente, evitar rostros identificables. La revista puede solicitar constancia de estos consentimientos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6572EEF8" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>8. Resultados y reflexión crítica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05468ED7" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificados, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE29369" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Esta sección debe cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E2405" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Presentar los logros de la experiencia con base en las evidencias recolectadas, no solo en la percepción de la autoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF8BDD7" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reportar con honestidad las dificultades, los imprevistos y los aspectos que no funcionaron como se esperaba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2097BBC5" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reflexionar críticamente sobre la práctica: qué explica los resultados, qué se haría distinto y por qué.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780B4629" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Dialogar con los referentes teóricos presentados en la introducción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638F8BAD" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Recoger, cuando sea posible, las voces de las personas participantes (resguardando su identidad).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EE648F" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>9. Conclusiones y lecciones aprendidas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18948D54" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Justificadas, Arial 12, interlineado 1,5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FE9F04" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las conclusiones deben cumplir con los siguientes criterios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64272B93" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Derivarse de la experiencia documentada y de la reflexión crítica realizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBF9F69" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Explicitar las lecciones aprendidas: qué aporta esta experiencia al saber pedagógico del área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B536665" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Señalar las condiciones de transferibilidad: qué elementos podrían adaptarse a otros contextos y qué requisitos tendrían.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598C1611" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Reconocer las limitaciones de la experiencia y su alcance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E378129" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Proponer, si es pertinente, proyecciones o mejoras para futuras implementaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6262ECD1" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>10. Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0823EF90" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sección opcional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para reconocer a la comunidad educativa que hizo posible la experiencia, a los proyectos o entidades que la apoyaron y a colegas que revisaron su valor académico, entre otros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AA0E6C" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>11. Declaraciones obligatorias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F83E65" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Al final del manuscrito, antes de las referencias, se incluyen las siguientes declaraciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197E7785" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflictos de interés: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare la existencia o ausencia de conflictos de interés de todas las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BBE017" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamiento: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>indique las fuentes de financiamiento del trabajo o declare que no las hubo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7990A3B9" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución de autoría: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>cuando la experiencia tenga más de una persona autora, detalle el aporte de cada una según la taxonomía CRediT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE5FA73" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Aspectos éticos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>confirme que se contó con el consentimiento informado de las personas participantes (y el asentimiento y consentimiento de las personas responsables, en el caso de menores de edad), así como con la autorización institucional correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC5EC8F" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de inteligencia artificial: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>declare si se utilizaron herramientas de IA generativa en la preparación del manuscrito o en la propia experiencia didáctica, especificando la herramienta, la versión y el uso dado. Las herramientas de IA no pueden figurar como autoras. La responsabilidad total del contenido recae en las personas autoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D11218A" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>12. Citación y referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65405AB6" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Alineadas a la izquierda, Arial 12, interlineado 1,5, con base en el estilo de la American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —APA— en su edición vigente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E4DF11" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo se incluirán las fuentes citadas en el texto. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las citas en el texto siguen la forma autor-fecha entre paréntesis, por ejemplo: (Pérez, 2013). Las citas textuales de 40 palabras o menos se integran en el párrafo entre comillas. Las citas textuales de más de 40 palabras se escriben en bloque aparte, con sangría de 1,27 cm, sin comillas, sin cursiva, con el mismo tipo y tamaño de fuente e interlineado 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174E7F0C" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las referencias aparecen al final del texto, con sangría francesa y organizadas alfabéticamente por el primer elemento de entrada. Se recomienda el uso de gestores bibliográficos (Zotero, Mendeley, entre otros).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396CAA2E" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>las referencias deben presentar un alto porcentaje de actualidad (últimos 5 años), salvo las obras pedagógicas clásicas o fundacionales que sustenten la experiencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C970BE" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cantidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>se recomienda un mínimo de 15 referencias, suficientes para fundamentar teóricamente la experiencia y dialogar con prácticas afines. Los manuscritos con un número sustancialmente menor serán objeto del análisis editorial respectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F6EE30" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Ejemplos de referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C56CF1" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artículo de revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F140B9" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, A., Apellido, B. y Apellido, C. (2019). Título del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título de la Revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(número), página inicial–página final. https://doi.org/xx.xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4CFE0D" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro impreso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBB3AE0" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido1 Apellido2, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CE6A7B" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D7D8FC" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apellido, N.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido, N. (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del libro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial. DOI o URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAC0F65" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Libro con editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D752FC" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. (Ed.). (año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5097575A" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con contenido estático</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FEEE50" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apellido, A., Apellido, B.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido, C. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47094C01" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página web con actualizaciones frecuentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB58D24" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A. (20 de mayo de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre del sitio web. Recuperado el día de mes de año, de https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F4828F" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Archivo con formato especial dentro de una página web</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4171AF" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, A. (3 de agosto de 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del archivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Archivo de Excel]. Nombre del sitio web. https://url.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B2EFDC" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Periódico en línea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA8A7FB" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Apellido, N. (fecha). Titular del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre del periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. https://www.direccion.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4138F3" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Video de YouTube</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A32AA59" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. [Nombre de usuario]. (fecha). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título del video</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Video]. YouTube. https://youtube.com/url-del-video</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BE2414" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRPr="002264F0" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:color w:val="0F9ED5"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entrada de diccionario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7ABD9B" w14:textId="77777777" w:rsidR="00E7633E" w:rsidRDefault="00E7633E" w:rsidP="00E7633E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Real Academia Española. (2014). Revista. En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diccionario de la lengua española</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9636E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (23.ª). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009D082B">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://dle.rae.es/revista</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59EAC6E9" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comunicación personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDDBA5A" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se consideran comunicaciones personales las cartas privadas, notas, correos electrónicos, mensajes de grupos de discusión privados o no archivados, entrevistas personales, conversaciones telefónicas y similares. Como no es posible que la persona lectora acceda a estos datos para corroborarlos, las comunicaciones personales se citan en el texto, pero no se incluyen en la lista de referencias. Se proporciona la inicial y el apellido de quien comunica y una fecha lo más exacta posible. Ejemplo: (D. M. Sánchez, comunicación personal, 28 de septiembre de 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B42E324" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>13. Lista de verificación previa al envío</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1010AAC2" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El manuscrito corresponde al género experiencia didáctica: sistematiza una práctica implementada, con evidencias y reflexión crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A737D4F" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El manuscrito respeta la extensión (3000–6000 palabras), el formato y la estructura indicados en estas normas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9B3FAD" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>El título aparece en español, inglés y portugués; el resumen y las palabras clave, en los tres idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE6B2FA" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Indicaciones: en este apartado se incluyen </w:t>
-[...569 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+        <w:t>El cuerpo del manuscrito está anonimizado para la revisión doble ciego y resguarda la identidad de las personas participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566D06A6" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se cuenta con los consentimientos informados y las autorizaciones institucionales correspondientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA4E260" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Todas las citas del texto aparecen en las referencias y viceversa, en estilo APA vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638D4F12" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Las tablas y figuras están numeradas, tituladas, referidas en el texto e incluyen texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1F4958" w14:textId="77777777" w:rsidR="00B32266" w:rsidRPr="003E6836" w:rsidRDefault="00723D15">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6836">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Se incluyen las declaraciones obligatorias (conflictos de interés, financiamiento, contribución de autoría, aspectos éticos y uso de IA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17029A0E" w14:textId="77777777" w:rsidR="003E6836" w:rsidRPr="003E6836" w:rsidRDefault="003E6836" w:rsidP="003E6836">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003E6836" w:rsidRPr="003E6836">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70A2EDC1" w14:textId="77777777" w:rsidR="009B7605" w:rsidRDefault="009B7605">
+    <w:p w14:paraId="7301554C" w14:textId="77777777" w:rsidR="00E51AD3" w:rsidRDefault="00E51AD3" w:rsidP="003E6836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EAE0142" w14:textId="77777777" w:rsidR="009B7605" w:rsidRDefault="009B7605">
+    <w:p w14:paraId="42842862" w14:textId="77777777" w:rsidR="00E51AD3" w:rsidRDefault="00E51AD3" w:rsidP="003E6836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{2DB18E3B-CB69-49E0-9F2C-41CCA9A59490}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{847765EF-EA88-4033-A0CF-09E82D967E90}"/>
-[...16 lines deleted...]
-    <w:embedBold r:id="rId5" w:fontKey="{0CF346C3-A71C-44F9-B69D-21DBBFC80908}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C65ADA6" w14:textId="77777777" w:rsidR="000B49B4" w:rsidRDefault="000B49B4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="2060814421"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6F3FE16A" w14:textId="1FC7573F" w:rsidR="003E6836" w:rsidRDefault="003E6836" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="18E6F489" w14:textId="77777777" w:rsidR="003E6836" w:rsidRDefault="003E6836" w:rsidP="003E6836">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CE4C821" w14:textId="3CD4CD35" w:rsidR="0022157F" w:rsidRDefault="000B49B4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="1592893198"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="21241453" w14:textId="2442D025" w:rsidR="003E6836" w:rsidRDefault="003E6836" w:rsidP="009D082B">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="35628F66" w14:textId="77777777" w:rsidR="003E6836" w:rsidRDefault="003E6836" w:rsidP="003E6836">
     <w:pPr>
-      <w:pBdr>
-[...13 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4B06076D" w14:textId="77777777" w:rsidR="00E51AD3" w:rsidRDefault="00E51AD3" w:rsidP="003E6836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5FABF46F" w14:textId="77777777" w:rsidR="00E51AD3" w:rsidRDefault="00E51AD3" w:rsidP="003E6836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0623E7B9" w14:textId="760BBAAD" w:rsidR="003E6836" w:rsidRDefault="003E6836">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AD14D16" wp14:editId="1C805ED0">
-[...2 lines deleted...]
-          <wp:docPr id="1130512047" name="Imagen 3" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2125036D" wp14:editId="5E84DF6C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5166804</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-26380</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="705202" cy="705202"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="820451945" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1130512047" name="Imagen 3" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="820451945" name="Imagen 820451945"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1247589" cy="436656"/>
+                    <a:ext cx="705202" cy="705202"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
-    </w:r>
-[...28 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...16 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="000000"/>
-[...102 lines deleted...]
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4451DCD4" wp14:editId="47B04325">
-[...10 lines deleted...]
-          <wp:docPr id="1742466795" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58F5BED4" wp14:editId="66A6B530">
+          <wp:extent cx="896601" cy="672451"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
+          <wp:docPr id="103855755" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1742466795" name="Imagen 2" descr="Forma&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-[...71 lines deleted...]
-                  <pic:cNvPr id="971598213" name="Imagen 1" descr="Imagen que contiene Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="103855755" name="Imagen 103855755"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1033001" cy="795411"/>
+                    <a:ext cx="921384" cy="691038"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6E7CB7AE" w14:textId="77777777" w:rsidR="0022157F" w:rsidRDefault="0022157F">
-[...23 lines deleted...]
-  <w:p w14:paraId="0CF17228" w14:textId="77777777" w:rsidR="000B49B4" w:rsidRDefault="000B49B4">
+  <w:p w14:paraId="2B080AEE" w14:textId="72E27E14" w:rsidR="003E6836" w:rsidRDefault="003E6836">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AA128C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9AA67B2E"/>
+    <w:lvl w:ilvl="0" w:tplc="1E6C9712">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D7EC20A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7E7A85B6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="33D0FEAE">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="09D48364">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="194E3688">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="755CCD12">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BE2AE5AA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="396091A6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C243CC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FAC302C"/>
+    <w:lvl w:ilvl="0" w:tplc="91E0E1C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9D72B26A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC561E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3D8CA60E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18584630">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2B7A35DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FE0E23A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9E4A14A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B222396C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="595872079">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1346712610">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="143"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0022157F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009B7605"/>
+    <w:rsidRoot w:val="00B32266"/>
+    <w:rsid w:val="003E6836"/>
+    <w:rsid w:val="00723D15"/>
+    <w:rsid w:val="00B32266"/>
+    <w:rsid w:val="00E51AD3"/>
+    <w:rsid w:val="00E7633E"/>
+    <w:rsid w:val="00F529E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{54F43DC5-376F-441F-B7F8-FFF94DF881B6}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6186F80A"/>
+  <w15:docId w15:val="{3FD8FDA6-B98E-6C4D-B10A-05FBBBA515C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1792,723 +3846,323 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="300" w:after="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo3Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo4Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo5Car"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
     <w:pPr>
-      <w:keepNext/>
-[...22 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...158 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fuerte1">
+    <w:name w:val="Fuerte1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...48 lines deleted...]
-      <w:lang w:val="es-CR"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="006C5CC0"/>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
-[...4 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
-[...6 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
-[...4 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-      <w:lang w:val="es-CR"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciaintensa">
-[...4 lines deleted...]
-    <w:rsid w:val="006C5CC0"/>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081352C"/>
+    <w:rsid w:val="003E6836"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0081352C"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003E6836"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081352C"/>
+    <w:rsid w:val="003E6836"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0081352C"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003E6836"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
-[...11 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009219A7"/>
-[...40 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003E6836"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/revista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2565,51 +4219,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2673,65 +4327,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2752,84 +4406,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3196</Characters>
+  <Pages>11</Pages>
+  <Words>1969</Words>
+  <Characters>11539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>576</Lines>
+  <Paragraphs>293</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3735</CharactersWithSpaces>
+  <CharactersWithSpaces>13215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Andrea Méndez</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>